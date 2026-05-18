--- v0 (2026-05-18)
+++ v1 (2026-05-18)
@@ -12,133 +12,133 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>IFN5</t>
+    <t>NFI5</t>
   </si>
   <si>
-    <t>numero totale di fusti</t>
+    <t>total number of stems</t>
   </si>
   <si>
-    <t>stato dell'albero (vivo/morto) · diametro a petto d'uomo (10 classi)</t>
+    <t>tree state (living/dead) · diameter at breast height (10 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, column total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>state 2018/26</t>
   </si>
   <si>
-    <t>cantone</t>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,308 +172,311 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Switzerland</t>
   </si>
   <si>
-    <t>stato dell'albero (vivo/morto)</t>
+    <t>tree state (living/dead)</t>
   </si>
   <si>
-    <t>diametro a petto d'uomo (10 classi)</t>
+    <t>diameter at breast height (10 classes)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t xml:space="preserve"> n/a</t>
+  </si>
+  <si>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>12-20 cm</t>
   </si>
   <si>
     <t>21-30 cm</t>
   </si>
   <si>
     <t>31-40 cm</t>
   </si>
   <si>
     <t>41-50 cm</t>
   </si>
   <si>
     <t>51-60 cm</t>
   </si>
   <si>
     <t>61-70 cm</t>
   </si>
   <si>
     <t>71-80 cm</t>
   </si>
   <si>
     <t>81-90 cm</t>
   </si>
   <si>
     <t>91-100 cm</t>
   </si>
   <si>
     <t>&gt;100 cm</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>total</t>
   </si>
   <si>
-    <t>vivo</t>
+    <t>living</t>
   </si>
   <si>
-    <t>morto</t>
+    <t>dead</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1230282/412032</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero totale di fusti</t>
+      <t xml:space="preserve">total number of stems</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #3</t>
     </r>
   </si>
   <si>
-    <t>Numero di fusti di tutti gli alberi e arbusti vivi e morti (in piedi e a terra) con un diametro a petto d'uomo (DPU) di almeno 12 cm. Il numero totale di fusti corrisponde alla somma del numero di fusti e del numero di fusti morti.</t>
+    <t>Number of stems of all living and dead trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm. The total number of stems is the sum of the number of stems and the number of deadwood stems.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stato dell'albero (vivo/morto)</t>
+      <t xml:space="preserve">tree state (living/dead)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1265</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) in vivi o morti. Fonte: rilievo sul terreno (MID 58: Bemerkungen, MID 1018: Baumzustand)</t>
+    <t>Classification of trees and shrubs ≥12 cm in diameter at breast height (dbh) as living or dead. Reference: Field Survey (MID 58: Bemerkungen, MID 1018: Baumzustand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">diametro a petto d'uomo (10 classi)</t>
+      <t xml:space="preserve">diameter at breast height (10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1317</t>
     </r>
   </si>
   <si>
-    <t>Diametro a petto d'uomo (DPU) degli alberi e arbusti a partire da 12 cm di DPU, in dieci classi. Fonte: rilievo sul terreno (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>Diameter at breast height (dbh) of the trees and shrubs ≥12 cm dbh – in ten classes. Reference: Field Survey (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -825,52 +828,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="38.705" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -1256,2159 +1259,2159 @@
       </c>
       <c r="AW12" s="4" t="s">
         <v>37</v>
       </c>
       <c r="AX12" s="4" t="s">
         <v>38</v>
       </c>
       <c r="AY12" s="4" t="s">
         <v>37</v>
       </c>
       <c r="AZ12" s="4" t="s">
         <v>38</v>
       </c>
       <c r="BA12" s="4" t="s">
         <v>37</v>
       </c>
       <c r="BB12" s="4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:54">
       <c r="A13" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C13" s="6">
         <v>0.0</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E13" s="6">
         <v>0.0</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G13" s="6">
         <v>0.0</v>
       </c>
       <c r="H13" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I13" s="6">
         <v>0.0</v>
       </c>
       <c r="J13" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K13" s="6">
         <v>0.0</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M13" s="6">
         <v>0.0</v>
       </c>
       <c r="N13" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O13" s="6">
         <v>0.0</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q13" s="6">
         <v>0.0</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="S13" s="6">
         <v>0.0</v>
       </c>
       <c r="T13" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="U13" s="6">
         <v>0.0</v>
       </c>
       <c r="V13" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W13" s="6">
         <v>0.0</v>
       </c>
       <c r="X13" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Y13" s="6">
         <v>0.0</v>
       </c>
       <c r="Z13" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA13" s="6">
         <v>0.0</v>
       </c>
       <c r="AB13" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AC13" s="6">
         <v>0.0</v>
       </c>
       <c r="AD13" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AE13" s="6">
         <v>0.0</v>
       </c>
       <c r="AF13" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AG13" s="6">
         <v>0.0</v>
       </c>
       <c r="AH13" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AI13" s="6">
         <v>0.0</v>
       </c>
       <c r="AJ13" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AK13" s="6">
         <v>0.0</v>
       </c>
       <c r="AL13" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AM13" s="6">
         <v>0.0</v>
       </c>
       <c r="AN13" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AO13" s="6">
         <v>0.0</v>
       </c>
       <c r="AP13" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AQ13" s="6">
         <v>0.0</v>
       </c>
       <c r="AR13" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AS13" s="6">
         <v>0.0</v>
       </c>
       <c r="AT13" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AU13" s="6">
         <v>0.0</v>
       </c>
       <c r="AV13" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AW13" s="6">
         <v>0.0</v>
       </c>
       <c r="AX13" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AY13" s="6">
         <v>0.0</v>
       </c>
       <c r="AZ13" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="BA13" s="6">
         <v>0.0</v>
       </c>
       <c r="BB13" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:54">
       <c r="A14" s="5"/>
       <c r="B14" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C14" s="6">
         <v>0.0</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E14" s="6">
         <v>0.0</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G14" s="6">
         <v>0.0</v>
       </c>
       <c r="H14" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I14" s="6">
         <v>0.0</v>
       </c>
       <c r="J14" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K14" s="6">
         <v>0.0</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M14" s="6">
         <v>0.0</v>
       </c>
       <c r="N14" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O14" s="6">
         <v>0.0</v>
       </c>
       <c r="P14" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q14" s="6">
         <v>0.0</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="S14" s="6">
         <v>0.0</v>
       </c>
       <c r="T14" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="U14" s="6">
         <v>0.0</v>
       </c>
       <c r="V14" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W14" s="6">
         <v>0.0</v>
       </c>
       <c r="X14" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Y14" s="6">
         <v>0.0</v>
       </c>
       <c r="Z14" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA14" s="6">
         <v>0.0</v>
       </c>
       <c r="AB14" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AC14" s="6">
         <v>0.0</v>
       </c>
       <c r="AD14" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AE14" s="6">
         <v>0.0</v>
       </c>
       <c r="AF14" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AG14" s="6">
         <v>0.0</v>
       </c>
       <c r="AH14" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AI14" s="6">
         <v>0.0</v>
       </c>
       <c r="AJ14" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AK14" s="6">
         <v>0.0</v>
       </c>
       <c r="AL14" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AM14" s="6">
         <v>0.0</v>
       </c>
       <c r="AN14" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AO14" s="6">
         <v>0.0</v>
       </c>
       <c r="AP14" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AQ14" s="6">
         <v>0.0</v>
       </c>
       <c r="AR14" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AS14" s="6">
         <v>0.0</v>
       </c>
       <c r="AT14" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AU14" s="6">
         <v>0.0</v>
       </c>
       <c r="AV14" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AW14" s="6">
         <v>0.0</v>
       </c>
       <c r="AX14" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AY14" s="6">
         <v>0.0</v>
       </c>
       <c r="AZ14" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="BA14" s="6">
         <v>0.0</v>
       </c>
       <c r="BB14" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:54">
       <c r="A15" s="5"/>
       <c r="B15" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C15" s="6">
         <v>0.0</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E15" s="6">
         <v>0.0</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G15" s="6">
         <v>0.0</v>
       </c>
       <c r="H15" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I15" s="6">
         <v>0.0</v>
       </c>
       <c r="J15" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K15" s="6">
         <v>0.0</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M15" s="6">
         <v>0.0</v>
       </c>
       <c r="N15" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O15" s="6">
         <v>0.0</v>
       </c>
       <c r="P15" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q15" s="6">
         <v>0.0</v>
       </c>
       <c r="R15" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="S15" s="6">
         <v>0.0</v>
       </c>
       <c r="T15" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="U15" s="6">
         <v>0.0</v>
       </c>
       <c r="V15" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W15" s="6">
         <v>0.0</v>
       </c>
       <c r="X15" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Y15" s="6">
         <v>0.0</v>
       </c>
       <c r="Z15" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA15" s="6">
         <v>0.0</v>
       </c>
       <c r="AB15" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AC15" s="6">
         <v>0.0</v>
       </c>
       <c r="AD15" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AE15" s="6">
         <v>0.0</v>
       </c>
       <c r="AF15" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AG15" s="6">
         <v>0.0</v>
       </c>
       <c r="AH15" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AI15" s="6">
         <v>0.0</v>
       </c>
       <c r="AJ15" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AK15" s="6">
         <v>0.0</v>
       </c>
       <c r="AL15" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AM15" s="6">
         <v>0.0</v>
       </c>
       <c r="AN15" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AO15" s="6">
         <v>0.0</v>
       </c>
       <c r="AP15" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AQ15" s="6">
         <v>0.0</v>
       </c>
       <c r="AR15" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AS15" s="6">
         <v>0.0</v>
       </c>
       <c r="AT15" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AU15" s="6">
         <v>0.0</v>
       </c>
       <c r="AV15" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AW15" s="6">
         <v>0.0</v>
       </c>
       <c r="AX15" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AY15" s="6">
         <v>0.0</v>
       </c>
       <c r="AZ15" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="BA15" s="6">
         <v>0.0</v>
       </c>
       <c r="BB15" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:54">
       <c r="A16" s="5"/>
       <c r="B16" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C16" s="6">
         <v>0.0</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E16" s="6">
         <v>0.0</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G16" s="6">
         <v>0.0</v>
       </c>
       <c r="H16" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I16" s="6">
         <v>0.0</v>
       </c>
       <c r="J16" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K16" s="6">
         <v>0.0</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M16" s="6">
         <v>0.0</v>
       </c>
       <c r="N16" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O16" s="6">
         <v>0.0</v>
       </c>
       <c r="P16" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q16" s="6">
         <v>0.0</v>
       </c>
       <c r="R16" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="S16" s="6">
         <v>0.0</v>
       </c>
       <c r="T16" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="U16" s="6">
         <v>0.0</v>
       </c>
       <c r="V16" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W16" s="6">
         <v>0.0</v>
       </c>
       <c r="X16" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Y16" s="6">
         <v>0.0</v>
       </c>
       <c r="Z16" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA16" s="6">
         <v>0.0</v>
       </c>
       <c r="AB16" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AC16" s="6">
         <v>0.0</v>
       </c>
       <c r="AD16" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AE16" s="6">
         <v>0.0</v>
       </c>
       <c r="AF16" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AG16" s="6">
         <v>0.0</v>
       </c>
       <c r="AH16" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AI16" s="6">
         <v>0.0</v>
       </c>
       <c r="AJ16" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AK16" s="6">
         <v>0.0</v>
       </c>
       <c r="AL16" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AM16" s="6">
         <v>0.0</v>
       </c>
       <c r="AN16" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AO16" s="6">
         <v>0.0</v>
       </c>
       <c r="AP16" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AQ16" s="6">
         <v>0.0</v>
       </c>
       <c r="AR16" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AS16" s="6">
         <v>0.0</v>
       </c>
       <c r="AT16" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AU16" s="6">
         <v>0.0</v>
       </c>
       <c r="AV16" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AW16" s="6">
         <v>0.0</v>
       </c>
       <c r="AX16" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AY16" s="6">
         <v>0.0</v>
       </c>
       <c r="AZ16" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="BA16" s="6">
         <v>0.0</v>
       </c>
       <c r="BB16" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:54">
       <c r="A17" s="5"/>
       <c r="B17" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C17" s="6">
         <v>0.0</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E17" s="6">
         <v>0.0</v>
       </c>
       <c r="F17" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G17" s="6">
         <v>0.0</v>
       </c>
       <c r="H17" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I17" s="6">
         <v>0.0</v>
       </c>
       <c r="J17" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K17" s="6">
         <v>0.0</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M17" s="6">
         <v>0.0</v>
       </c>
       <c r="N17" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O17" s="6">
         <v>0.0</v>
       </c>
       <c r="P17" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q17" s="6">
         <v>0.0</v>
       </c>
       <c r="R17" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="S17" s="6">
         <v>0.0</v>
       </c>
       <c r="T17" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="U17" s="6">
         <v>0.0</v>
       </c>
       <c r="V17" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W17" s="6">
         <v>0.0</v>
       </c>
       <c r="X17" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Y17" s="6">
         <v>0.0</v>
       </c>
       <c r="Z17" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA17" s="6">
         <v>0.0</v>
       </c>
       <c r="AB17" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AC17" s="6">
         <v>0.0</v>
       </c>
       <c r="AD17" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AE17" s="6">
         <v>0.0</v>
       </c>
       <c r="AF17" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AG17" s="6">
         <v>0.0</v>
       </c>
       <c r="AH17" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AI17" s="6">
         <v>0.0</v>
       </c>
       <c r="AJ17" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AK17" s="6">
         <v>0.0</v>
       </c>
       <c r="AL17" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AM17" s="6">
         <v>0.0</v>
       </c>
       <c r="AN17" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AO17" s="6">
         <v>0.0</v>
       </c>
       <c r="AP17" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AQ17" s="6">
         <v>0.0</v>
       </c>
       <c r="AR17" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AS17" s="6">
         <v>0.0</v>
       </c>
       <c r="AT17" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AU17" s="6">
         <v>0.0</v>
       </c>
       <c r="AV17" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AW17" s="6">
         <v>0.0</v>
       </c>
       <c r="AX17" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AY17" s="6">
         <v>0.0</v>
       </c>
       <c r="AZ17" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="BA17" s="6">
         <v>0.0</v>
       </c>
       <c r="BB17" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:54">
       <c r="A18" s="5"/>
       <c r="B18" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C18" s="6">
         <v>0.0</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E18" s="6">
         <v>0.0</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G18" s="6">
         <v>0.0</v>
       </c>
       <c r="H18" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I18" s="6">
         <v>0.0</v>
       </c>
       <c r="J18" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K18" s="6">
         <v>0.0</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M18" s="6">
         <v>0.0</v>
       </c>
       <c r="N18" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O18" s="6">
         <v>0.0</v>
       </c>
       <c r="P18" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q18" s="6">
         <v>0.0</v>
       </c>
       <c r="R18" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="S18" s="6">
         <v>0.0</v>
       </c>
       <c r="T18" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="U18" s="6">
         <v>0.0</v>
       </c>
       <c r="V18" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W18" s="6">
         <v>0.0</v>
       </c>
       <c r="X18" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Y18" s="6">
         <v>0.0</v>
       </c>
       <c r="Z18" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA18" s="6">
         <v>0.0</v>
       </c>
       <c r="AB18" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AC18" s="6">
         <v>0.0</v>
       </c>
       <c r="AD18" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AE18" s="6">
         <v>0.0</v>
       </c>
       <c r="AF18" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AG18" s="6">
         <v>0.0</v>
       </c>
       <c r="AH18" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AI18" s="6">
         <v>0.0</v>
       </c>
       <c r="AJ18" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AK18" s="6">
         <v>0.0</v>
       </c>
       <c r="AL18" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AM18" s="6">
         <v>0.0</v>
       </c>
       <c r="AN18" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AO18" s="6">
         <v>0.0</v>
       </c>
       <c r="AP18" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AQ18" s="6">
         <v>0.0</v>
       </c>
       <c r="AR18" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AS18" s="6">
         <v>0.0</v>
       </c>
       <c r="AT18" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AU18" s="6">
         <v>0.0</v>
       </c>
       <c r="AV18" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AW18" s="6">
         <v>0.0</v>
       </c>
       <c r="AX18" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AY18" s="6">
         <v>0.0</v>
       </c>
       <c r="AZ18" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="BA18" s="6">
         <v>0.0</v>
       </c>
       <c r="BB18" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:54">
       <c r="A19" s="5"/>
       <c r="B19" s="5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C19" s="6">
         <v>0.0</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E19" s="6">
         <v>0.0</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G19" s="6">
         <v>0.0</v>
       </c>
       <c r="H19" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I19" s="6">
         <v>0.0</v>
       </c>
       <c r="J19" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K19" s="6">
         <v>0.0</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M19" s="6">
         <v>0.0</v>
       </c>
       <c r="N19" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O19" s="6">
         <v>0.0</v>
       </c>
       <c r="P19" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q19" s="6">
         <v>0.0</v>
       </c>
       <c r="R19" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="S19" s="6">
         <v>0.0</v>
       </c>
       <c r="T19" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="U19" s="6">
         <v>0.0</v>
       </c>
       <c r="V19" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W19" s="6">
         <v>0.0</v>
       </c>
       <c r="X19" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Y19" s="6">
         <v>0.0</v>
       </c>
       <c r="Z19" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA19" s="6">
         <v>0.0</v>
       </c>
       <c r="AB19" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AC19" s="6">
         <v>0.0</v>
       </c>
       <c r="AD19" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AE19" s="6">
         <v>0.0</v>
       </c>
       <c r="AF19" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AG19" s="6">
         <v>0.0</v>
       </c>
       <c r="AH19" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AI19" s="6">
         <v>0.0</v>
       </c>
       <c r="AJ19" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AK19" s="6">
         <v>0.0</v>
       </c>
       <c r="AL19" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AM19" s="6">
         <v>0.0</v>
       </c>
       <c r="AN19" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AO19" s="6">
         <v>0.0</v>
       </c>
       <c r="AP19" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AQ19" s="6">
         <v>0.0</v>
       </c>
       <c r="AR19" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AS19" s="6">
         <v>0.0</v>
       </c>
       <c r="AT19" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AU19" s="6">
         <v>0.0</v>
       </c>
       <c r="AV19" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AW19" s="6">
         <v>0.0</v>
       </c>
       <c r="AX19" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AY19" s="6">
         <v>0.0</v>
       </c>
       <c r="AZ19" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="BA19" s="6">
         <v>0.0</v>
       </c>
       <c r="BB19" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:54">
       <c r="A20" s="5"/>
       <c r="B20" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C20" s="6">
         <v>0.0</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E20" s="6">
         <v>0.0</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G20" s="6">
         <v>0.0</v>
       </c>
       <c r="H20" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I20" s="6">
         <v>0.0</v>
       </c>
       <c r="J20" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K20" s="6">
         <v>0.0</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M20" s="6">
         <v>0.0</v>
       </c>
       <c r="N20" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O20" s="6">
         <v>0.0</v>
       </c>
       <c r="P20" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q20" s="6">
         <v>0.0</v>
       </c>
       <c r="R20" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="S20" s="6">
         <v>0.0</v>
       </c>
       <c r="T20" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="U20" s="6">
         <v>0.0</v>
       </c>
       <c r="V20" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W20" s="6">
         <v>0.0</v>
       </c>
       <c r="X20" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Y20" s="6">
         <v>0.0</v>
       </c>
       <c r="Z20" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA20" s="6">
         <v>0.0</v>
       </c>
       <c r="AB20" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AC20" s="6">
         <v>0.0</v>
       </c>
       <c r="AD20" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AE20" s="6">
         <v>0.0</v>
       </c>
       <c r="AF20" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AG20" s="6">
         <v>0.0</v>
       </c>
       <c r="AH20" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AI20" s="6">
         <v>0.0</v>
       </c>
       <c r="AJ20" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AK20" s="6">
         <v>0.0</v>
       </c>
       <c r="AL20" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AM20" s="6">
         <v>0.0</v>
       </c>
       <c r="AN20" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AO20" s="6">
         <v>0.0</v>
       </c>
       <c r="AP20" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AQ20" s="6">
         <v>0.0</v>
       </c>
       <c r="AR20" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AS20" s="6">
         <v>0.0</v>
       </c>
       <c r="AT20" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AU20" s="6">
         <v>0.0</v>
       </c>
       <c r="AV20" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AW20" s="6">
         <v>0.0</v>
       </c>
       <c r="AX20" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AY20" s="6">
         <v>0.0</v>
       </c>
       <c r="AZ20" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="BA20" s="6">
         <v>0.0</v>
       </c>
       <c r="BB20" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:54">
       <c r="A21" s="5"/>
       <c r="B21" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C21" s="6">
         <v>0.0</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E21" s="6">
         <v>0.0</v>
       </c>
       <c r="F21" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G21" s="6">
         <v>0.0</v>
       </c>
       <c r="H21" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I21" s="6">
         <v>0.0</v>
       </c>
       <c r="J21" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K21" s="6">
         <v>0.0</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M21" s="6">
         <v>0.0</v>
       </c>
       <c r="N21" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O21" s="6">
         <v>0.0</v>
       </c>
       <c r="P21" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q21" s="6">
         <v>0.0</v>
       </c>
       <c r="R21" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="S21" s="6">
         <v>0.0</v>
       </c>
       <c r="T21" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="U21" s="6">
         <v>0.0</v>
       </c>
       <c r="V21" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W21" s="6">
         <v>0.0</v>
       </c>
       <c r="X21" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Y21" s="6">
         <v>0.0</v>
       </c>
       <c r="Z21" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA21" s="6">
         <v>0.0</v>
       </c>
       <c r="AB21" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AC21" s="6">
         <v>0.0</v>
       </c>
       <c r="AD21" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AE21" s="6">
         <v>0.0</v>
       </c>
       <c r="AF21" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AG21" s="6">
         <v>0.0</v>
       </c>
       <c r="AH21" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AI21" s="6">
         <v>0.0</v>
       </c>
       <c r="AJ21" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AK21" s="6">
         <v>0.0</v>
       </c>
       <c r="AL21" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AM21" s="6">
         <v>0.0</v>
       </c>
       <c r="AN21" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AO21" s="6">
         <v>0.0</v>
       </c>
       <c r="AP21" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AQ21" s="6">
         <v>0.0</v>
       </c>
       <c r="AR21" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AS21" s="6">
         <v>0.0</v>
       </c>
       <c r="AT21" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AU21" s="6">
         <v>0.0</v>
       </c>
       <c r="AV21" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AW21" s="6">
         <v>0.0</v>
       </c>
       <c r="AX21" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AY21" s="6">
         <v>0.0</v>
       </c>
       <c r="AZ21" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="BA21" s="6">
         <v>0.0</v>
       </c>
       <c r="BB21" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:54">
       <c r="A22" s="5"/>
       <c r="B22" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C22" s="6">
         <v>0.0</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E22" s="6">
         <v>0.0</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G22" s="6">
         <v>0.0</v>
       </c>
       <c r="H22" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I22" s="6">
         <v>0.0</v>
       </c>
       <c r="J22" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K22" s="6">
         <v>0.0</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M22" s="6">
         <v>0.0</v>
       </c>
       <c r="N22" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O22" s="6">
         <v>0.0</v>
       </c>
       <c r="P22" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q22" s="6">
         <v>0.0</v>
       </c>
       <c r="R22" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="S22" s="6">
         <v>0.0</v>
       </c>
       <c r="T22" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="U22" s="6">
         <v>0.0</v>
       </c>
       <c r="V22" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W22" s="6">
         <v>0.0</v>
       </c>
       <c r="X22" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Y22" s="6">
         <v>0.0</v>
       </c>
       <c r="Z22" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA22" s="6">
         <v>0.0</v>
       </c>
       <c r="AB22" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AC22" s="6">
         <v>0.0</v>
       </c>
       <c r="AD22" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AE22" s="6">
         <v>0.0</v>
       </c>
       <c r="AF22" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AG22" s="6">
         <v>0.0</v>
       </c>
       <c r="AH22" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AI22" s="6">
         <v>0.0</v>
       </c>
       <c r="AJ22" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AK22" s="6">
         <v>0.0</v>
       </c>
       <c r="AL22" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AM22" s="6">
         <v>0.0</v>
       </c>
       <c r="AN22" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AO22" s="6">
         <v>0.0</v>
       </c>
       <c r="AP22" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AQ22" s="6">
         <v>0.0</v>
       </c>
       <c r="AR22" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AS22" s="6">
         <v>0.0</v>
       </c>
       <c r="AT22" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AU22" s="6">
         <v>0.0</v>
       </c>
       <c r="AV22" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AW22" s="6">
         <v>0.0</v>
       </c>
       <c r="AX22" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AY22" s="6">
         <v>0.0</v>
       </c>
       <c r="AZ22" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="BA22" s="6">
         <v>0.0</v>
       </c>
       <c r="BB22" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="23" spans="1:54">
       <c r="A23" s="5"/>
       <c r="B23" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C23" s="6">
         <v>0.0</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E23" s="6">
         <v>0.0</v>
       </c>
       <c r="F23" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G23" s="6">
         <v>0.0</v>
       </c>
       <c r="H23" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I23" s="6">
         <v>0.0</v>
       </c>
       <c r="J23" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K23" s="6">
         <v>0.0</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M23" s="6">
         <v>0.0</v>
       </c>
       <c r="N23" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O23" s="6">
         <v>0.0</v>
       </c>
       <c r="P23" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q23" s="6">
         <v>0.0</v>
       </c>
       <c r="R23" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="S23" s="6">
         <v>0.0</v>
       </c>
       <c r="T23" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="U23" s="6">
         <v>0.0</v>
       </c>
       <c r="V23" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W23" s="6">
         <v>0.0</v>
       </c>
       <c r="X23" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Y23" s="6">
         <v>0.0</v>
       </c>
       <c r="Z23" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA23" s="6">
         <v>0.0</v>
       </c>
       <c r="AB23" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AC23" s="6">
         <v>0.0</v>
       </c>
       <c r="AD23" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AE23" s="6">
         <v>0.0</v>
       </c>
       <c r="AF23" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AG23" s="6">
         <v>0.0</v>
       </c>
       <c r="AH23" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AI23" s="6">
         <v>0.0</v>
       </c>
       <c r="AJ23" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AK23" s="6">
         <v>0.0</v>
       </c>
       <c r="AL23" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AM23" s="6">
         <v>0.0</v>
       </c>
       <c r="AN23" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AO23" s="6">
         <v>0.0</v>
       </c>
       <c r="AP23" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AQ23" s="6">
         <v>0.0</v>
       </c>
       <c r="AR23" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AS23" s="6">
         <v>0.0</v>
       </c>
       <c r="AT23" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AU23" s="6">
         <v>0.0</v>
       </c>
       <c r="AV23" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AW23" s="6">
         <v>0.0</v>
       </c>
       <c r="AX23" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AY23" s="6">
         <v>0.0</v>
       </c>
       <c r="AZ23" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="BA23" s="6">
         <v>0.0</v>
       </c>
       <c r="BB23" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="24" spans="1:54">
       <c r="A24" s="5"/>
       <c r="B24" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C24" s="6">
         <v>0.0</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E24" s="6">
         <v>0.0</v>
       </c>
       <c r="F24" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G24" s="6">
         <v>0.0</v>
       </c>
       <c r="H24" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I24" s="6">
         <v>0.0</v>
       </c>
       <c r="J24" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K24" s="6">
         <v>0.0</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M24" s="6">
         <v>0.0</v>
       </c>
       <c r="N24" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O24" s="6">
         <v>0.0</v>
       </c>
       <c r="P24" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q24" s="6">
         <v>0.0</v>
       </c>
       <c r="R24" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="S24" s="6">
         <v>0.0</v>
       </c>
       <c r="T24" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="U24" s="6">
         <v>0.0</v>
       </c>
       <c r="V24" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W24" s="6">
         <v>0.0</v>
       </c>
       <c r="X24" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Y24" s="6">
         <v>0.0</v>
       </c>
       <c r="Z24" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA24" s="6">
         <v>0.0</v>
       </c>
       <c r="AB24" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AC24" s="6">
         <v>0.0</v>
       </c>
       <c r="AD24" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AE24" s="6">
         <v>0.0</v>
       </c>
       <c r="AF24" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AG24" s="6">
         <v>0.0</v>
       </c>
       <c r="AH24" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AI24" s="6">
         <v>0.0</v>
       </c>
       <c r="AJ24" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AK24" s="6">
         <v>0.0</v>
       </c>
       <c r="AL24" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AM24" s="6">
         <v>0.0</v>
       </c>
       <c r="AN24" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AO24" s="6">
         <v>0.0</v>
       </c>
       <c r="AP24" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AQ24" s="6">
         <v>0.0</v>
       </c>
       <c r="AR24" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AS24" s="6">
         <v>0.0</v>
       </c>
       <c r="AT24" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AU24" s="6">
         <v>0.0</v>
       </c>
       <c r="AV24" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AW24" s="6">
         <v>0.0</v>
       </c>
       <c r="AX24" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AY24" s="6">
         <v>0.0</v>
       </c>
       <c r="AZ24" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="BA24" s="6">
         <v>0.0</v>
       </c>
       <c r="BB24" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="25" spans="1:54">
       <c r="A25" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C25" s="6">
         <v>0.0</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E25" s="6">
         <v>0.0</v>
       </c>
       <c r="F25" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G25" s="6">
         <v>0.0</v>
       </c>
       <c r="H25" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I25" s="6">
         <v>0.0</v>
       </c>
       <c r="J25" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K25" s="6">
         <v>0.0</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M25" s="6">
         <v>0.0</v>
       </c>
       <c r="N25" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O25" s="6">
         <v>0.0</v>
       </c>
       <c r="P25" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q25" s="6">
         <v>0.0</v>
       </c>
       <c r="R25" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="S25" s="6">
         <v>0.0</v>
       </c>
       <c r="T25" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="U25" s="6">
         <v>0.0</v>
       </c>
       <c r="V25" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W25" s="6">
         <v>0.0</v>
       </c>
       <c r="X25" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Y25" s="6">
         <v>0.0</v>
       </c>
       <c r="Z25" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA25" s="6">
         <v>0.0</v>
       </c>
       <c r="AB25" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AC25" s="6">
         <v>0.0</v>
       </c>
       <c r="AD25" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AE25" s="6">
         <v>0.0</v>
       </c>
       <c r="AF25" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AG25" s="6">
         <v>0.0</v>
       </c>
       <c r="AH25" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AI25" s="6">
         <v>0.0</v>
       </c>
       <c r="AJ25" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AK25" s="6">
         <v>0.0</v>
       </c>
       <c r="AL25" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AM25" s="6">
         <v>0.0</v>
       </c>
       <c r="AN25" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AO25" s="6">
         <v>0.0</v>
       </c>
       <c r="AP25" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AQ25" s="6">
         <v>0.0</v>
       </c>
       <c r="AR25" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AS25" s="6">
         <v>0.0</v>
       </c>
       <c r="AT25" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AU25" s="6">
         <v>0.0</v>
       </c>
       <c r="AV25" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AW25" s="6">
         <v>0.0</v>
       </c>
       <c r="AX25" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AY25" s="6">
         <v>0.0</v>
       </c>
       <c r="AZ25" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="BA25" s="6">
         <v>0.0</v>
       </c>
       <c r="BB25" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="26" spans="1:54">
       <c r="A26" s="5"/>
       <c r="B26" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C26" s="6">
         <v>41.6</v>
       </c>
       <c r="D26" s="6">
         <v>3.0</v>
       </c>
       <c r="E26" s="6">
         <v>12.4</v>
       </c>
       <c r="F26" s="6">
         <v>2.0</v>
       </c>
       <c r="G26" s="6">
         <v>24.2</v>
       </c>
       <c r="H26" s="6">
         <v>4.8</v>
       </c>
       <c r="I26" s="6">
         <v>37.1</v>
       </c>
       <c r="J26" s="6">
         <v>1.3</v>
       </c>
@@ -3526,51 +3529,51 @@
       <c r="AV26" s="6">
         <v>1.4</v>
       </c>
       <c r="AW26" s="6">
         <v>22.6</v>
       </c>
       <c r="AX26" s="6">
         <v>3.6</v>
       </c>
       <c r="AY26" s="6">
         <v>37.3</v>
       </c>
       <c r="AZ26" s="6">
         <v>2.8</v>
       </c>
       <c r="BA26" s="6">
         <v>36.9</v>
       </c>
       <c r="BB26" s="6">
         <v>0.5</v>
       </c>
     </row>
     <row r="27" spans="1:54">
       <c r="A27" s="5"/>
       <c r="B27" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C27" s="6">
         <v>22.0</v>
       </c>
       <c r="D27" s="6">
         <v>1.8</v>
       </c>
       <c r="E27" s="6">
         <v>16.7</v>
       </c>
       <c r="F27" s="6">
         <v>2.8</v>
       </c>
       <c r="G27" s="6">
         <v>20.6</v>
       </c>
       <c r="H27" s="6">
         <v>2.8</v>
       </c>
       <c r="I27" s="6">
         <v>20.7</v>
       </c>
       <c r="J27" s="6">
         <v>0.8</v>
       </c>
@@ -3688,51 +3691,51 @@
       <c r="AV27" s="6">
         <v>1.0</v>
       </c>
       <c r="AW27" s="6">
         <v>23.2</v>
       </c>
       <c r="AX27" s="6">
         <v>3.3</v>
       </c>
       <c r="AY27" s="6">
         <v>21.3</v>
       </c>
       <c r="AZ27" s="6">
         <v>1.9</v>
       </c>
       <c r="BA27" s="6">
         <v>21.6</v>
       </c>
       <c r="BB27" s="6">
         <v>0.3</v>
       </c>
     </row>
     <row r="28" spans="1:54">
       <c r="A28" s="5"/>
       <c r="B28" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C28" s="6">
         <v>10.5</v>
       </c>
       <c r="D28" s="6">
         <v>1.4</v>
       </c>
       <c r="E28" s="6">
         <v>24.8</v>
       </c>
       <c r="F28" s="6">
         <v>2.5</v>
       </c>
       <c r="G28" s="6">
         <v>18.2</v>
       </c>
       <c r="H28" s="6">
         <v>2.6</v>
       </c>
       <c r="I28" s="6">
         <v>12.8</v>
       </c>
       <c r="J28" s="6">
         <v>0.6</v>
       </c>
@@ -3850,51 +3853,51 @@
       <c r="AV28" s="6">
         <v>0.7</v>
       </c>
       <c r="AW28" s="6">
         <v>17.5</v>
       </c>
       <c r="AX28" s="6">
         <v>3.2</v>
       </c>
       <c r="AY28" s="6">
         <v>13.1</v>
       </c>
       <c r="AZ28" s="6">
         <v>1.2</v>
       </c>
       <c r="BA28" s="6">
         <v>12.7</v>
       </c>
       <c r="BB28" s="6">
         <v>0.2</v>
       </c>
     </row>
     <row r="29" spans="1:54">
       <c r="A29" s="5"/>
       <c r="B29" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C29" s="6">
         <v>8.3</v>
       </c>
       <c r="D29" s="6">
         <v>1.0</v>
       </c>
       <c r="E29" s="6">
         <v>16.4</v>
       </c>
       <c r="F29" s="6">
         <v>2.3</v>
       </c>
       <c r="G29" s="6">
         <v>9.8</v>
       </c>
       <c r="H29" s="6">
         <v>1.8</v>
       </c>
       <c r="I29" s="6">
         <v>8.7</v>
       </c>
       <c r="J29" s="6">
         <v>0.4</v>
       </c>
@@ -4012,51 +4015,51 @@
       <c r="AV29" s="6">
         <v>0.5</v>
       </c>
       <c r="AW29" s="6">
         <v>12.8</v>
       </c>
       <c r="AX29" s="6">
         <v>3.3</v>
       </c>
       <c r="AY29" s="6">
         <v>9.1</v>
       </c>
       <c r="AZ29" s="6">
         <v>1.0</v>
       </c>
       <c r="BA29" s="6">
         <v>7.8</v>
       </c>
       <c r="BB29" s="6">
         <v>0.2</v>
       </c>
     </row>
     <row r="30" spans="1:54">
       <c r="A30" s="5"/>
       <c r="B30" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C30" s="6">
         <v>5.3</v>
       </c>
       <c r="D30" s="6">
         <v>0.8</v>
       </c>
       <c r="E30" s="6">
         <v>11.1</v>
       </c>
       <c r="F30" s="6">
         <v>1.7</v>
       </c>
       <c r="G30" s="6">
         <v>8.2</v>
       </c>
       <c r="H30" s="6">
         <v>2.1</v>
       </c>
       <c r="I30" s="6">
         <v>5.4</v>
       </c>
       <c r="J30" s="6">
         <v>0.3</v>
       </c>
@@ -4174,51 +4177,51 @@
       <c r="AV30" s="6">
         <v>0.3</v>
       </c>
       <c r="AW30" s="6">
         <v>6.7</v>
       </c>
       <c r="AX30" s="6">
         <v>1.6</v>
       </c>
       <c r="AY30" s="6">
         <v>5.5</v>
       </c>
       <c r="AZ30" s="6">
         <v>0.7</v>
       </c>
       <c r="BA30" s="6">
         <v>4.6</v>
       </c>
       <c r="BB30" s="6">
         <v>0.1</v>
       </c>
     </row>
     <row r="31" spans="1:54">
       <c r="A31" s="5"/>
       <c r="B31" s="5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C31" s="6">
         <v>1.9</v>
       </c>
       <c r="D31" s="6">
         <v>0.4</v>
       </c>
       <c r="E31" s="6">
         <v>4.8</v>
       </c>
       <c r="F31" s="6">
         <v>1.3</v>
       </c>
       <c r="G31" s="6">
         <v>2.0</v>
       </c>
       <c r="H31" s="6">
         <v>0.8</v>
       </c>
       <c r="I31" s="6">
         <v>2.3</v>
       </c>
       <c r="J31" s="6">
         <v>0.2</v>
       </c>
@@ -4336,51 +4339,51 @@
       <c r="AV31" s="6">
         <v>0.2</v>
       </c>
       <c r="AW31" s="6">
         <v>1.4</v>
       </c>
       <c r="AX31" s="6">
         <v>1.0</v>
       </c>
       <c r="AY31" s="6">
         <v>2.6</v>
       </c>
       <c r="AZ31" s="6">
         <v>0.4</v>
       </c>
       <c r="BA31" s="6">
         <v>1.9</v>
       </c>
       <c r="BB31" s="6">
         <v>0.1</v>
       </c>
     </row>
     <row r="32" spans="1:54">
       <c r="A32" s="5"/>
       <c r="B32" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C32" s="6">
         <v>1.4</v>
       </c>
       <c r="D32" s="6">
         <v>0.3</v>
       </c>
       <c r="E32" s="6">
         <v>0.9</v>
       </c>
       <c r="F32" s="6">
         <v>0.4</v>
       </c>
       <c r="G32" s="6">
         <v>0.8</v>
       </c>
       <c r="H32" s="6">
         <v>0.3</v>
       </c>
       <c r="I32" s="6">
         <v>0.9</v>
       </c>
       <c r="J32" s="6">
         <v>0.1</v>
       </c>
@@ -4498,147 +4501,147 @@
       <c r="AV32" s="6">
         <v>0.1</v>
       </c>
       <c r="AW32" s="6">
         <v>0.7</v>
       </c>
       <c r="AX32" s="6">
         <v>0.5</v>
       </c>
       <c r="AY32" s="6">
         <v>1.0</v>
       </c>
       <c r="AZ32" s="6">
         <v>0.2</v>
       </c>
       <c r="BA32" s="6">
         <v>0.8</v>
       </c>
       <c r="BB32" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="33" spans="1:54">
       <c r="A33" s="5"/>
       <c r="B33" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C33" s="6">
         <v>0.4</v>
       </c>
       <c r="D33" s="6">
         <v>0.2</v>
       </c>
       <c r="E33" s="6">
         <v>0.3</v>
       </c>
       <c r="F33" s="6">
         <v>0.3</v>
       </c>
       <c r="G33" s="6">
         <v>0.0</v>
       </c>
       <c r="H33" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I33" s="6">
         <v>0.3</v>
       </c>
       <c r="J33" s="6">
         <v>0.1</v>
       </c>
       <c r="K33" s="6">
         <v>0.1</v>
       </c>
       <c r="L33" s="6">
         <v>0.1</v>
       </c>
       <c r="M33" s="6">
         <v>0.3</v>
       </c>
       <c r="N33" s="6">
         <v>0.1</v>
       </c>
       <c r="O33" s="6">
         <v>0.0</v>
       </c>
       <c r="P33" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q33" s="6">
         <v>0.5</v>
       </c>
       <c r="R33" s="6">
         <v>0.2</v>
       </c>
       <c r="S33" s="6">
         <v>0.4</v>
       </c>
       <c r="T33" s="6">
         <v>0.1</v>
       </c>
       <c r="U33" s="6">
         <v>0.1</v>
       </c>
       <c r="V33" s="6">
         <v>0.1</v>
       </c>
       <c r="W33" s="6">
         <v>0.2</v>
       </c>
       <c r="X33" s="6">
         <v>0.1</v>
       </c>
       <c r="Y33" s="6">
         <v>0.5</v>
       </c>
       <c r="Z33" s="6">
         <v>0.2</v>
       </c>
       <c r="AA33" s="6">
         <v>0.0</v>
       </c>
       <c r="AB33" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AC33" s="6">
         <v>0.2</v>
       </c>
       <c r="AD33" s="6">
         <v>0.1</v>
       </c>
       <c r="AE33" s="6">
         <v>0.6</v>
       </c>
       <c r="AF33" s="6">
         <v>0.1</v>
       </c>
       <c r="AG33" s="6">
         <v>0.0</v>
       </c>
       <c r="AH33" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AI33" s="6">
         <v>0.1</v>
       </c>
       <c r="AJ33" s="6">
         <v>0.1</v>
       </c>
       <c r="AK33" s="6">
         <v>0.3</v>
       </c>
       <c r="AL33" s="6">
         <v>0.1</v>
       </c>
       <c r="AM33" s="6">
         <v>0.6</v>
       </c>
       <c r="AN33" s="6">
         <v>0.3</v>
       </c>
       <c r="AO33" s="6">
         <v>0.2</v>
       </c>
       <c r="AP33" s="6">
         <v>0.1</v>
       </c>
@@ -4660,375 +4663,375 @@
       <c r="AV33" s="6">
         <v>0.1</v>
       </c>
       <c r="AW33" s="6">
         <v>0.5</v>
       </c>
       <c r="AX33" s="6">
         <v>0.5</v>
       </c>
       <c r="AY33" s="6">
         <v>0.4</v>
       </c>
       <c r="AZ33" s="6">
         <v>0.1</v>
       </c>
       <c r="BA33" s="6">
         <v>0.3</v>
       </c>
       <c r="BB33" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="34" spans="1:54">
       <c r="A34" s="5"/>
       <c r="B34" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C34" s="6">
         <v>0.1</v>
       </c>
       <c r="D34" s="6">
         <v>0.1</v>
       </c>
       <c r="E34" s="6">
         <v>0.0</v>
       </c>
       <c r="F34" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G34" s="6">
         <v>0.0</v>
       </c>
       <c r="H34" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I34" s="6">
         <v>0.1</v>
       </c>
       <c r="J34" s="6">
         <v>0.0</v>
       </c>
       <c r="K34" s="6">
         <v>0.0</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M34" s="6">
         <v>0.0</v>
       </c>
       <c r="N34" s="6">
         <v>0.0</v>
       </c>
       <c r="O34" s="6">
         <v>0.0</v>
       </c>
       <c r="P34" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q34" s="6">
         <v>0.5</v>
       </c>
       <c r="R34" s="6">
         <v>0.2</v>
       </c>
       <c r="S34" s="6">
         <v>0.1</v>
       </c>
       <c r="T34" s="6">
         <v>0.0</v>
       </c>
       <c r="U34" s="6">
         <v>0.1</v>
       </c>
       <c r="V34" s="6">
         <v>0.1</v>
       </c>
       <c r="W34" s="6">
         <v>0.0</v>
       </c>
       <c r="X34" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Y34" s="6">
         <v>0.1</v>
       </c>
       <c r="Z34" s="6">
         <v>0.1</v>
       </c>
       <c r="AA34" s="6">
         <v>0.0</v>
       </c>
       <c r="AB34" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AC34" s="6">
         <v>0.0</v>
       </c>
       <c r="AD34" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AE34" s="6">
         <v>0.1</v>
       </c>
       <c r="AF34" s="6">
         <v>0.1</v>
       </c>
       <c r="AG34" s="6">
         <v>0.0</v>
       </c>
       <c r="AH34" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AI34" s="6">
         <v>0.1</v>
       </c>
       <c r="AJ34" s="6">
         <v>0.1</v>
       </c>
       <c r="AK34" s="6">
         <v>0.1</v>
       </c>
       <c r="AL34" s="6">
         <v>0.1</v>
       </c>
       <c r="AM34" s="6">
         <v>0.2</v>
       </c>
       <c r="AN34" s="6">
         <v>0.1</v>
       </c>
       <c r="AO34" s="6">
         <v>0.1</v>
       </c>
       <c r="AP34" s="6">
         <v>0.0</v>
       </c>
       <c r="AQ34" s="6">
         <v>0.0</v>
       </c>
       <c r="AR34" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AS34" s="6">
         <v>0.1</v>
       </c>
       <c r="AT34" s="6">
         <v>0.0</v>
       </c>
       <c r="AU34" s="6">
         <v>0.1</v>
       </c>
       <c r="AV34" s="6">
         <v>0.0</v>
       </c>
       <c r="AW34" s="6">
         <v>0.0</v>
       </c>
       <c r="AX34" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AY34" s="6">
         <v>0.1</v>
       </c>
       <c r="AZ34" s="6">
         <v>0.1</v>
       </c>
       <c r="BA34" s="6">
         <v>0.1</v>
       </c>
       <c r="BB34" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="35" spans="1:54">
       <c r="A35" s="5"/>
       <c r="B35" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C35" s="6">
         <v>0.0</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E35" s="6">
         <v>0.0</v>
       </c>
       <c r="F35" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G35" s="6">
         <v>0.0</v>
       </c>
       <c r="H35" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I35" s="6">
         <v>0.0</v>
       </c>
       <c r="J35" s="6">
         <v>0.0</v>
       </c>
       <c r="K35" s="6">
         <v>0.0</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M35" s="6">
         <v>0.0</v>
       </c>
       <c r="N35" s="6">
         <v>0.0</v>
       </c>
       <c r="O35" s="6">
         <v>0.0</v>
       </c>
       <c r="P35" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q35" s="6">
         <v>0.1</v>
       </c>
       <c r="R35" s="6">
         <v>0.1</v>
       </c>
       <c r="S35" s="6">
         <v>0.1</v>
       </c>
       <c r="T35" s="6">
         <v>0.0</v>
       </c>
       <c r="U35" s="6">
         <v>0.1</v>
       </c>
       <c r="V35" s="6">
         <v>0.1</v>
       </c>
       <c r="W35" s="6">
         <v>0.0</v>
       </c>
       <c r="X35" s="6">
         <v>0.0</v>
       </c>
       <c r="Y35" s="6">
         <v>0.1</v>
       </c>
       <c r="Z35" s="6">
         <v>0.1</v>
       </c>
       <c r="AA35" s="6">
         <v>0.0</v>
       </c>
       <c r="AB35" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AC35" s="6">
         <v>0.0</v>
       </c>
       <c r="AD35" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AE35" s="6">
         <v>0.1</v>
       </c>
       <c r="AF35" s="6">
         <v>0.0</v>
       </c>
       <c r="AG35" s="6">
         <v>0.0</v>
       </c>
       <c r="AH35" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AI35" s="6">
         <v>0.0</v>
       </c>
       <c r="AJ35" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AK35" s="6">
         <v>0.1</v>
       </c>
       <c r="AL35" s="6">
         <v>0.1</v>
       </c>
       <c r="AM35" s="6">
         <v>0.3</v>
       </c>
       <c r="AN35" s="6">
         <v>0.2</v>
       </c>
       <c r="AO35" s="6">
         <v>0.1</v>
       </c>
       <c r="AP35" s="6">
         <v>0.0</v>
       </c>
       <c r="AQ35" s="6">
         <v>0.0</v>
       </c>
       <c r="AR35" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AS35" s="6">
         <v>0.0</v>
       </c>
       <c r="AT35" s="6">
         <v>0.0</v>
       </c>
       <c r="AU35" s="6">
         <v>0.0</v>
       </c>
       <c r="AV35" s="6">
         <v>0.0</v>
       </c>
       <c r="AW35" s="6">
         <v>0.0</v>
       </c>
       <c r="AX35" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AY35" s="6">
         <v>0.0</v>
       </c>
       <c r="AZ35" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="BA35" s="6">
         <v>0.1</v>
       </c>
       <c r="BB35" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:54">
       <c r="A36" s="5"/>
       <c r="B36" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C36" s="6">
         <v>91.7</v>
       </c>
       <c r="D36" s="6">
         <v>1.2</v>
       </c>
       <c r="E36" s="6">
         <v>87.4</v>
       </c>
       <c r="F36" s="6">
         <v>3.0</v>
       </c>
       <c r="G36" s="6">
         <v>83.8</v>
       </c>
       <c r="H36" s="6">
         <v>3.5</v>
       </c>
       <c r="I36" s="6">
         <v>88.5</v>
       </c>
       <c r="J36" s="6">
         <v>0.8</v>
       </c>
@@ -5145,216 +5148,216 @@
       </c>
       <c r="AV36" s="6">
         <v>1.1</v>
       </c>
       <c r="AW36" s="6">
         <v>85.4</v>
       </c>
       <c r="AX36" s="6">
         <v>3.0</v>
       </c>
       <c r="AY36" s="6">
         <v>90.4</v>
       </c>
       <c r="AZ36" s="6">
         <v>1.9</v>
       </c>
       <c r="BA36" s="6">
         <v>86.8</v>
       </c>
       <c r="BB36" s="6">
         <v>0.3</v>
       </c>
     </row>
     <row r="37" spans="1:54">
       <c r="A37" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C37" s="6">
         <v>0.0</v>
       </c>
       <c r="D37" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E37" s="6">
         <v>0.0</v>
       </c>
       <c r="F37" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G37" s="6">
         <v>0.0</v>
       </c>
       <c r="H37" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I37" s="6">
         <v>0.0</v>
       </c>
       <c r="J37" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K37" s="6">
         <v>0.0</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M37" s="6">
         <v>0.0</v>
       </c>
       <c r="N37" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O37" s="6">
         <v>0.0</v>
       </c>
       <c r="P37" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q37" s="6">
         <v>0.0</v>
       </c>
       <c r="R37" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="S37" s="6">
         <v>0.0</v>
       </c>
       <c r="T37" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="U37" s="6">
         <v>0.0</v>
       </c>
       <c r="V37" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W37" s="6">
         <v>0.0</v>
       </c>
       <c r="X37" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Y37" s="6">
         <v>0.0</v>
       </c>
       <c r="Z37" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA37" s="6">
         <v>0.0</v>
       </c>
       <c r="AB37" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AC37" s="6">
         <v>0.0</v>
       </c>
       <c r="AD37" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AE37" s="6">
         <v>0.0</v>
       </c>
       <c r="AF37" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AG37" s="6">
         <v>0.0</v>
       </c>
       <c r="AH37" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AI37" s="6">
         <v>0.0</v>
       </c>
       <c r="AJ37" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AK37" s="6">
         <v>0.0</v>
       </c>
       <c r="AL37" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AM37" s="6">
         <v>0.0</v>
       </c>
       <c r="AN37" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AO37" s="6">
         <v>0.0</v>
       </c>
       <c r="AP37" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AQ37" s="6">
         <v>0.0</v>
       </c>
       <c r="AR37" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AS37" s="6">
         <v>0.0</v>
       </c>
       <c r="AT37" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AU37" s="6">
         <v>0.0</v>
       </c>
       <c r="AV37" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AW37" s="6">
         <v>0.0</v>
       </c>
       <c r="AX37" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AY37" s="6">
         <v>0.0</v>
       </c>
       <c r="AZ37" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="BA37" s="6">
         <v>0.0</v>
       </c>
       <c r="BB37" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:54">
       <c r="A38" s="5"/>
       <c r="B38" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C38" s="6">
         <v>4.6</v>
       </c>
       <c r="D38" s="6">
         <v>1.0</v>
       </c>
       <c r="E38" s="6">
         <v>10.6</v>
       </c>
       <c r="F38" s="6">
         <v>2.8</v>
       </c>
       <c r="G38" s="6">
         <v>5.2</v>
       </c>
       <c r="H38" s="6">
         <v>1.7</v>
       </c>
       <c r="I38" s="6">
         <v>5.2</v>
       </c>
       <c r="J38" s="6">
         <v>0.4</v>
       </c>
@@ -5472,51 +5475,51 @@
       <c r="AV38" s="6">
         <v>0.8</v>
       </c>
       <c r="AW38" s="6">
         <v>9.0</v>
       </c>
       <c r="AX38" s="6">
         <v>2.7</v>
       </c>
       <c r="AY38" s="6">
         <v>5.2</v>
       </c>
       <c r="AZ38" s="6">
         <v>1.3</v>
       </c>
       <c r="BA38" s="6">
         <v>7.4</v>
       </c>
       <c r="BB38" s="6">
         <v>0.2</v>
       </c>
     </row>
     <row r="39" spans="1:54">
       <c r="A39" s="5"/>
       <c r="B39" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C39" s="6">
         <v>1.8</v>
       </c>
       <c r="D39" s="6">
         <v>0.5</v>
       </c>
       <c r="E39" s="6">
         <v>0.6</v>
       </c>
       <c r="F39" s="6">
         <v>0.6</v>
       </c>
       <c r="G39" s="6">
         <v>6.2</v>
       </c>
       <c r="H39" s="6">
         <v>1.2</v>
       </c>
       <c r="I39" s="6">
         <v>2.7</v>
       </c>
       <c r="J39" s="6">
         <v>0.3</v>
       </c>
@@ -5634,93 +5637,93 @@
       <c r="AV39" s="6">
         <v>0.4</v>
       </c>
       <c r="AW39" s="6">
         <v>2.7</v>
       </c>
       <c r="AX39" s="6">
         <v>1.9</v>
       </c>
       <c r="AY39" s="6">
         <v>2.9</v>
       </c>
       <c r="AZ39" s="6">
         <v>0.8</v>
       </c>
       <c r="BA39" s="6">
         <v>3.0</v>
       </c>
       <c r="BB39" s="6">
         <v>0.1</v>
       </c>
     </row>
     <row r="40" spans="1:54">
       <c r="A40" s="5"/>
       <c r="B40" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C40" s="6">
         <v>0.4</v>
       </c>
       <c r="D40" s="6">
         <v>0.2</v>
       </c>
       <c r="E40" s="6">
         <v>0.6</v>
       </c>
       <c r="F40" s="6">
         <v>0.5</v>
       </c>
       <c r="G40" s="6">
         <v>3.4</v>
       </c>
       <c r="H40" s="6">
         <v>1.4</v>
       </c>
       <c r="I40" s="6">
         <v>1.9</v>
       </c>
       <c r="J40" s="6">
         <v>0.2</v>
       </c>
       <c r="K40" s="6">
         <v>1.5</v>
       </c>
       <c r="L40" s="6">
         <v>0.5</v>
       </c>
       <c r="M40" s="6">
         <v>1.3</v>
       </c>
       <c r="N40" s="6">
         <v>0.4</v>
       </c>
       <c r="O40" s="6">
         <v>0.0</v>
       </c>
       <c r="P40" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q40" s="6">
         <v>2.0</v>
       </c>
       <c r="R40" s="6">
         <v>0.7</v>
       </c>
       <c r="S40" s="6">
         <v>1.7</v>
       </c>
       <c r="T40" s="6">
         <v>0.2</v>
       </c>
       <c r="U40" s="6">
         <v>3.0</v>
       </c>
       <c r="V40" s="6">
         <v>1.1</v>
       </c>
       <c r="W40" s="6">
         <v>1.4</v>
       </c>
       <c r="X40" s="6">
         <v>0.3</v>
       </c>
@@ -5796,51 +5799,51 @@
       <c r="AV40" s="6">
         <v>0.2</v>
       </c>
       <c r="AW40" s="6">
         <v>1.9</v>
       </c>
       <c r="AX40" s="6">
         <v>1.6</v>
       </c>
       <c r="AY40" s="6">
         <v>0.6</v>
       </c>
       <c r="AZ40" s="6">
         <v>0.2</v>
       </c>
       <c r="BA40" s="6">
         <v>1.5</v>
       </c>
       <c r="BB40" s="6">
         <v>0.1</v>
       </c>
     </row>
     <row r="41" spans="1:54">
       <c r="A41" s="5"/>
       <c r="B41" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C41" s="6">
         <v>0.7</v>
       </c>
       <c r="D41" s="6">
         <v>0.2</v>
       </c>
       <c r="E41" s="6">
         <v>0.6</v>
       </c>
       <c r="F41" s="6">
         <v>0.4</v>
       </c>
       <c r="G41" s="6">
         <v>0.7</v>
       </c>
       <c r="H41" s="6">
         <v>0.3</v>
       </c>
       <c r="I41" s="6">
         <v>0.9</v>
       </c>
       <c r="J41" s="6">
         <v>0.1</v>
       </c>
@@ -5958,93 +5961,93 @@
       <c r="AV41" s="6">
         <v>0.1</v>
       </c>
       <c r="AW41" s="6">
         <v>0.4</v>
       </c>
       <c r="AX41" s="6">
         <v>0.4</v>
       </c>
       <c r="AY41" s="6">
         <v>0.4</v>
       </c>
       <c r="AZ41" s="6">
         <v>0.1</v>
       </c>
       <c r="BA41" s="6">
         <v>0.7</v>
       </c>
       <c r="BB41" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="42" spans="1:54">
       <c r="A42" s="5"/>
       <c r="B42" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C42" s="6">
         <v>0.5</v>
       </c>
       <c r="D42" s="6">
         <v>0.2</v>
       </c>
       <c r="E42" s="6">
         <v>0.2</v>
       </c>
       <c r="F42" s="6">
         <v>0.3</v>
       </c>
       <c r="G42" s="6">
         <v>0.6</v>
       </c>
       <c r="H42" s="6">
         <v>0.5</v>
       </c>
       <c r="I42" s="6">
         <v>0.5</v>
       </c>
       <c r="J42" s="6">
         <v>0.1</v>
       </c>
       <c r="K42" s="6">
         <v>0.3</v>
       </c>
       <c r="L42" s="6">
         <v>0.2</v>
       </c>
       <c r="M42" s="6">
         <v>0.5</v>
       </c>
       <c r="N42" s="6">
         <v>0.2</v>
       </c>
       <c r="O42" s="6">
         <v>0.0</v>
       </c>
       <c r="P42" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q42" s="6">
         <v>0.5</v>
       </c>
       <c r="R42" s="6">
         <v>0.3</v>
       </c>
       <c r="S42" s="6">
         <v>0.6</v>
       </c>
       <c r="T42" s="6">
         <v>0.1</v>
       </c>
       <c r="U42" s="6">
         <v>0.2</v>
       </c>
       <c r="V42" s="6">
         <v>0.1</v>
       </c>
       <c r="W42" s="6">
         <v>0.2</v>
       </c>
       <c r="X42" s="6">
         <v>0.1</v>
       </c>
@@ -6120,861 +6123,861 @@
       <c r="AV42" s="6">
         <v>0.1</v>
       </c>
       <c r="AW42" s="6">
         <v>0.7</v>
       </c>
       <c r="AX42" s="6">
         <v>0.7</v>
       </c>
       <c r="AY42" s="6">
         <v>0.4</v>
       </c>
       <c r="AZ42" s="6">
         <v>0.1</v>
       </c>
       <c r="BA42" s="6">
         <v>0.4</v>
       </c>
       <c r="BB42" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="43" spans="1:54">
       <c r="A43" s="5"/>
       <c r="B43" s="5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C43" s="6">
         <v>0.3</v>
       </c>
       <c r="D43" s="6">
         <v>0.1</v>
       </c>
       <c r="E43" s="6">
         <v>0.0</v>
       </c>
       <c r="F43" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G43" s="6">
         <v>0.2</v>
       </c>
       <c r="H43" s="6">
         <v>0.2</v>
       </c>
       <c r="I43" s="6">
         <v>0.1</v>
       </c>
       <c r="J43" s="6">
         <v>0.0</v>
       </c>
       <c r="K43" s="6">
         <v>0.1</v>
       </c>
       <c r="L43" s="6">
         <v>0.1</v>
       </c>
       <c r="M43" s="6">
         <v>0.2</v>
       </c>
       <c r="N43" s="6">
         <v>0.1</v>
       </c>
       <c r="O43" s="6">
         <v>0.0</v>
       </c>
       <c r="P43" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q43" s="6">
         <v>0.1</v>
       </c>
       <c r="R43" s="6">
         <v>0.1</v>
       </c>
       <c r="S43" s="6">
         <v>0.1</v>
       </c>
       <c r="T43" s="6">
         <v>0.0</v>
       </c>
       <c r="U43" s="6">
         <v>0.1</v>
       </c>
       <c r="V43" s="6">
         <v>0.1</v>
       </c>
       <c r="W43" s="6">
         <v>0.5</v>
       </c>
       <c r="X43" s="6">
         <v>0.2</v>
       </c>
       <c r="Y43" s="6">
         <v>0.0</v>
       </c>
       <c r="Z43" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA43" s="6">
         <v>0.0</v>
       </c>
       <c r="AB43" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AC43" s="6">
         <v>0.2</v>
       </c>
       <c r="AD43" s="6">
         <v>0.1</v>
       </c>
       <c r="AE43" s="6">
         <v>0.1</v>
       </c>
       <c r="AF43" s="6">
         <v>0.1</v>
       </c>
       <c r="AG43" s="6">
         <v>0.1</v>
       </c>
       <c r="AH43" s="6">
         <v>0.1</v>
       </c>
       <c r="AI43" s="6">
         <v>0.2</v>
       </c>
       <c r="AJ43" s="6">
         <v>0.1</v>
       </c>
       <c r="AK43" s="6">
         <v>0.0</v>
       </c>
       <c r="AL43" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AM43" s="6">
         <v>0.1</v>
       </c>
       <c r="AN43" s="6">
         <v>0.1</v>
       </c>
       <c r="AO43" s="6">
         <v>0.1</v>
       </c>
       <c r="AP43" s="6">
         <v>0.1</v>
       </c>
       <c r="AQ43" s="6">
         <v>0.3</v>
       </c>
       <c r="AR43" s="6">
         <v>0.1</v>
       </c>
       <c r="AS43" s="6">
         <v>0.1</v>
       </c>
       <c r="AT43" s="6">
         <v>0.0</v>
       </c>
       <c r="AU43" s="6">
         <v>0.2</v>
       </c>
       <c r="AV43" s="6">
         <v>0.0</v>
       </c>
       <c r="AW43" s="6">
         <v>0.0</v>
       </c>
       <c r="AX43" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AY43" s="6">
         <v>0.1</v>
       </c>
       <c r="AZ43" s="6">
         <v>0.1</v>
       </c>
       <c r="BA43" s="6">
         <v>0.1</v>
       </c>
       <c r="BB43" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="44" spans="1:54">
       <c r="A44" s="5"/>
       <c r="B44" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C44" s="6">
         <v>0.0</v>
       </c>
       <c r="D44" s="6">
         <v>0.0</v>
       </c>
       <c r="E44" s="6">
         <v>0.0</v>
       </c>
       <c r="F44" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G44" s="6">
         <v>0.0</v>
       </c>
       <c r="H44" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I44" s="6">
         <v>0.1</v>
       </c>
       <c r="J44" s="6">
         <v>0.0</v>
       </c>
       <c r="K44" s="6">
         <v>0.1</v>
       </c>
       <c r="L44" s="6">
         <v>0.1</v>
       </c>
       <c r="M44" s="6">
         <v>0.2</v>
       </c>
       <c r="N44" s="6">
         <v>0.1</v>
       </c>
       <c r="O44" s="6">
         <v>0.0</v>
       </c>
       <c r="P44" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q44" s="6">
         <v>0.0</v>
       </c>
       <c r="R44" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="S44" s="6">
         <v>0.0</v>
       </c>
       <c r="T44" s="6">
         <v>0.0</v>
       </c>
       <c r="U44" s="6">
         <v>0.1</v>
       </c>
       <c r="V44" s="6">
         <v>0.1</v>
       </c>
       <c r="W44" s="6">
         <v>0.1</v>
       </c>
       <c r="X44" s="6">
         <v>0.1</v>
       </c>
       <c r="Y44" s="6">
         <v>0.0</v>
       </c>
       <c r="Z44" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA44" s="6">
         <v>0.0</v>
       </c>
       <c r="AB44" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AC44" s="6">
         <v>0.0</v>
       </c>
       <c r="AD44" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AE44" s="6">
         <v>0.1</v>
       </c>
       <c r="AF44" s="6">
         <v>0.1</v>
       </c>
       <c r="AG44" s="6">
         <v>0.0</v>
       </c>
       <c r="AH44" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AI44" s="6">
         <v>0.0</v>
       </c>
       <c r="AJ44" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AK44" s="6">
         <v>0.1</v>
       </c>
       <c r="AL44" s="6">
         <v>0.1</v>
       </c>
       <c r="AM44" s="6">
         <v>0.0</v>
       </c>
       <c r="AN44" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AO44" s="6">
         <v>0.1</v>
       </c>
       <c r="AP44" s="6">
         <v>0.0</v>
       </c>
       <c r="AQ44" s="6">
         <v>0.0</v>
       </c>
       <c r="AR44" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AS44" s="6">
         <v>0.0</v>
       </c>
       <c r="AT44" s="6">
         <v>0.0</v>
       </c>
       <c r="AU44" s="6">
         <v>0.0</v>
       </c>
       <c r="AV44" s="6">
         <v>0.0</v>
       </c>
       <c r="AW44" s="6">
         <v>0.0</v>
       </c>
       <c r="AX44" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AY44" s="6">
         <v>0.1</v>
       </c>
       <c r="AZ44" s="6">
         <v>0.1</v>
       </c>
       <c r="BA44" s="6">
         <v>0.1</v>
       </c>
       <c r="BB44" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="45" spans="1:54">
       <c r="A45" s="5"/>
       <c r="B45" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C45" s="6">
         <v>0.0</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E45" s="6">
         <v>0.0</v>
       </c>
       <c r="F45" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G45" s="6">
         <v>0.0</v>
       </c>
       <c r="H45" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I45" s="6">
         <v>0.0</v>
       </c>
       <c r="J45" s="6">
         <v>0.0</v>
       </c>
       <c r="K45" s="6">
         <v>0.0</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M45" s="6">
         <v>0.0</v>
       </c>
       <c r="N45" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O45" s="6">
         <v>0.0</v>
       </c>
       <c r="P45" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q45" s="6">
         <v>0.0</v>
       </c>
       <c r="R45" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="S45" s="6">
         <v>0.0</v>
       </c>
       <c r="T45" s="6">
         <v>0.0</v>
       </c>
       <c r="U45" s="6">
         <v>0.0</v>
       </c>
       <c r="V45" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W45" s="6">
         <v>0.0</v>
       </c>
       <c r="X45" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Y45" s="6">
         <v>0.0</v>
       </c>
       <c r="Z45" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA45" s="6">
         <v>0.0</v>
       </c>
       <c r="AB45" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AC45" s="6">
         <v>0.0</v>
       </c>
       <c r="AD45" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AE45" s="6">
         <v>0.0</v>
       </c>
       <c r="AF45" s="6">
         <v>0.0</v>
       </c>
       <c r="AG45" s="6">
         <v>0.0</v>
       </c>
       <c r="AH45" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AI45" s="6">
         <v>0.0</v>
       </c>
       <c r="AJ45" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AK45" s="6">
         <v>0.0</v>
       </c>
       <c r="AL45" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AM45" s="6">
         <v>0.0</v>
       </c>
       <c r="AN45" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AO45" s="6">
         <v>0.0</v>
       </c>
       <c r="AP45" s="6">
         <v>0.0</v>
       </c>
       <c r="AQ45" s="6">
         <v>0.0</v>
       </c>
       <c r="AR45" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AS45" s="6">
         <v>0.0</v>
       </c>
       <c r="AT45" s="6">
         <v>0.0</v>
       </c>
       <c r="AU45" s="6">
         <v>0.0</v>
       </c>
       <c r="AV45" s="6">
         <v>0.0</v>
       </c>
       <c r="AW45" s="6">
         <v>0.0</v>
       </c>
       <c r="AX45" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AY45" s="6">
         <v>0.0</v>
       </c>
       <c r="AZ45" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="BA45" s="6">
         <v>0.0</v>
       </c>
       <c r="BB45" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="46" spans="1:54">
       <c r="A46" s="5"/>
       <c r="B46" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C46" s="6">
         <v>0.0</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E46" s="6">
         <v>0.0</v>
       </c>
       <c r="F46" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G46" s="6">
         <v>0.0</v>
       </c>
       <c r="H46" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I46" s="6">
         <v>0.0</v>
       </c>
       <c r="J46" s="6">
         <v>0.0</v>
       </c>
       <c r="K46" s="6">
         <v>0.0</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M46" s="6">
         <v>0.0</v>
       </c>
       <c r="N46" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O46" s="6">
         <v>0.0</v>
       </c>
       <c r="P46" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q46" s="6">
         <v>0.1</v>
       </c>
       <c r="R46" s="6">
         <v>0.1</v>
       </c>
       <c r="S46" s="6">
         <v>0.0</v>
       </c>
       <c r="T46" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="U46" s="6">
         <v>0.0</v>
       </c>
       <c r="V46" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W46" s="6">
         <v>0.0</v>
       </c>
       <c r="X46" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Y46" s="6">
         <v>0.0</v>
       </c>
       <c r="Z46" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA46" s="6">
         <v>0.0</v>
       </c>
       <c r="AB46" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AC46" s="6">
         <v>0.0</v>
       </c>
       <c r="AD46" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AE46" s="6">
         <v>0.0</v>
       </c>
       <c r="AF46" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AG46" s="6">
         <v>0.0</v>
       </c>
       <c r="AH46" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AI46" s="6">
         <v>0.0</v>
       </c>
       <c r="AJ46" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AK46" s="6">
         <v>0.0</v>
       </c>
       <c r="AL46" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AM46" s="6">
         <v>0.0</v>
       </c>
       <c r="AN46" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AO46" s="6">
         <v>0.0</v>
       </c>
       <c r="AP46" s="6">
         <v>0.0</v>
       </c>
       <c r="AQ46" s="6">
         <v>0.0</v>
       </c>
       <c r="AR46" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AS46" s="6">
         <v>0.0</v>
       </c>
       <c r="AT46" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AU46" s="6">
         <v>0.0</v>
       </c>
       <c r="AV46" s="6">
         <v>0.0</v>
       </c>
       <c r="AW46" s="6">
         <v>0.0</v>
       </c>
       <c r="AX46" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AY46" s="6">
         <v>0.0</v>
       </c>
       <c r="AZ46" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="BA46" s="6">
         <v>0.0</v>
       </c>
       <c r="BB46" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="47" spans="1:54">
       <c r="A47" s="5"/>
       <c r="B47" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C47" s="6">
         <v>0.0</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E47" s="6">
         <v>0.0</v>
       </c>
       <c r="F47" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G47" s="6">
         <v>0.0</v>
       </c>
       <c r="H47" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I47" s="6">
         <v>0.0</v>
       </c>
       <c r="J47" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K47" s="6">
         <v>0.0</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M47" s="6">
         <v>0.0</v>
       </c>
       <c r="N47" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O47" s="6">
         <v>0.0</v>
       </c>
       <c r="P47" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q47" s="6">
         <v>0.0</v>
       </c>
       <c r="R47" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="S47" s="6">
         <v>0.0</v>
       </c>
       <c r="T47" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="U47" s="6">
         <v>0.0</v>
       </c>
       <c r="V47" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W47" s="6">
         <v>0.0</v>
       </c>
       <c r="X47" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Y47" s="6">
         <v>0.1</v>
       </c>
       <c r="Z47" s="6">
         <v>0.1</v>
       </c>
       <c r="AA47" s="6">
         <v>0.0</v>
       </c>
       <c r="AB47" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AC47" s="6">
         <v>0.0</v>
       </c>
       <c r="AD47" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AE47" s="6">
         <v>0.0</v>
       </c>
       <c r="AF47" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AG47" s="6">
         <v>0.0</v>
       </c>
       <c r="AH47" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AI47" s="6">
         <v>0.0</v>
       </c>
       <c r="AJ47" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AK47" s="6">
         <v>0.0</v>
       </c>
       <c r="AL47" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AM47" s="6">
         <v>0.0</v>
       </c>
       <c r="AN47" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AO47" s="6">
         <v>0.0</v>
       </c>
       <c r="AP47" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AQ47" s="6">
         <v>0.0</v>
       </c>
       <c r="AR47" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AS47" s="6">
         <v>0.0</v>
       </c>
       <c r="AT47" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AU47" s="6">
         <v>0.0</v>
       </c>
       <c r="AV47" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AW47" s="6">
         <v>0.0</v>
       </c>
       <c r="AX47" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AY47" s="6">
         <v>0.0</v>
       </c>
       <c r="AZ47" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="BA47" s="6">
         <v>0.0</v>
       </c>
       <c r="BB47" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="48" spans="1:54">
       <c r="A48" s="5"/>
       <c r="B48" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C48" s="6">
         <v>8.3</v>
       </c>
       <c r="D48" s="6">
         <v>1.2</v>
       </c>
       <c r="E48" s="6">
         <v>12.6</v>
       </c>
       <c r="F48" s="6">
         <v>3.0</v>
       </c>
       <c r="G48" s="6">
         <v>16.2</v>
       </c>
       <c r="H48" s="6">
         <v>3.5</v>
       </c>
       <c r="I48" s="6">
         <v>11.5</v>
       </c>
       <c r="J48" s="6">
         <v>0.8</v>
       </c>
@@ -7091,216 +7094,216 @@
       </c>
       <c r="AV48" s="6">
         <v>1.1</v>
       </c>
       <c r="AW48" s="6">
         <v>14.6</v>
       </c>
       <c r="AX48" s="6">
         <v>3.0</v>
       </c>
       <c r="AY48" s="6">
         <v>9.6</v>
       </c>
       <c r="AZ48" s="6">
         <v>1.9</v>
       </c>
       <c r="BA48" s="6">
         <v>13.2</v>
       </c>
       <c r="BB48" s="6">
         <v>0.3</v>
       </c>
     </row>
     <row r="49" spans="1:54">
       <c r="A49" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C49" s="6">
         <v>0.0</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E49" s="6">
         <v>0.0</v>
       </c>
       <c r="F49" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G49" s="6">
         <v>0.0</v>
       </c>
       <c r="H49" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I49" s="6">
         <v>0.0</v>
       </c>
       <c r="J49" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K49" s="6">
         <v>0.0</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M49" s="6">
         <v>0.0</v>
       </c>
       <c r="N49" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O49" s="6">
         <v>0.0</v>
       </c>
       <c r="P49" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q49" s="6">
         <v>0.0</v>
       </c>
       <c r="R49" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="S49" s="6">
         <v>0.0</v>
       </c>
       <c r="T49" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="U49" s="6">
         <v>0.0</v>
       </c>
       <c r="V49" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W49" s="6">
         <v>0.0</v>
       </c>
       <c r="X49" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Y49" s="6">
         <v>0.0</v>
       </c>
       <c r="Z49" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA49" s="6">
         <v>0.0</v>
       </c>
       <c r="AB49" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AC49" s="6">
         <v>0.0</v>
       </c>
       <c r="AD49" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AE49" s="6">
         <v>0.0</v>
       </c>
       <c r="AF49" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AG49" s="6">
         <v>0.0</v>
       </c>
       <c r="AH49" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AI49" s="6">
         <v>0.0</v>
       </c>
       <c r="AJ49" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AK49" s="6">
         <v>0.0</v>
       </c>
       <c r="AL49" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AM49" s="6">
         <v>0.0</v>
       </c>
       <c r="AN49" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AO49" s="6">
         <v>0.0</v>
       </c>
       <c r="AP49" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AQ49" s="6">
         <v>0.0</v>
       </c>
       <c r="AR49" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AS49" s="6">
         <v>0.0</v>
       </c>
       <c r="AT49" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AU49" s="6">
         <v>0.0</v>
       </c>
       <c r="AV49" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AW49" s="6">
         <v>0.0</v>
       </c>
       <c r="AX49" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AY49" s="6">
         <v>0.0</v>
       </c>
       <c r="AZ49" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="BA49" s="6">
         <v>0.0</v>
       </c>
       <c r="BB49" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="50" spans="1:54">
       <c r="A50" s="5"/>
       <c r="B50" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C50" s="6">
         <v>46.2</v>
       </c>
       <c r="D50" s="6">
         <v>3.1</v>
       </c>
       <c r="E50" s="6">
         <v>23.0</v>
       </c>
       <c r="F50" s="6">
         <v>4.2</v>
       </c>
       <c r="G50" s="6">
         <v>29.4</v>
       </c>
       <c r="H50" s="6">
         <v>4.8</v>
       </c>
       <c r="I50" s="6">
         <v>42.3</v>
       </c>
       <c r="J50" s="6">
         <v>1.2</v>
       </c>
@@ -7418,51 +7421,51 @@
       <c r="AV50" s="6">
         <v>1.3</v>
       </c>
       <c r="AW50" s="6">
         <v>31.6</v>
       </c>
       <c r="AX50" s="6">
         <v>3.9</v>
       </c>
       <c r="AY50" s="6">
         <v>42.5</v>
       </c>
       <c r="AZ50" s="6">
         <v>2.9</v>
       </c>
       <c r="BA50" s="6">
         <v>44.3</v>
       </c>
       <c r="BB50" s="6">
         <v>0.5</v>
       </c>
     </row>
     <row r="51" spans="1:54">
       <c r="A51" s="5"/>
       <c r="B51" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C51" s="6">
         <v>23.8</v>
       </c>
       <c r="D51" s="6">
         <v>1.8</v>
       </c>
       <c r="E51" s="6">
         <v>17.3</v>
       </c>
       <c r="F51" s="6">
         <v>2.7</v>
       </c>
       <c r="G51" s="6">
         <v>26.7</v>
       </c>
       <c r="H51" s="6">
         <v>2.4</v>
       </c>
       <c r="I51" s="6">
         <v>23.4</v>
       </c>
       <c r="J51" s="6">
         <v>0.8</v>
       </c>
@@ -7580,51 +7583,51 @@
       <c r="AV51" s="6">
         <v>1.0</v>
       </c>
       <c r="AW51" s="6">
         <v>25.8</v>
       </c>
       <c r="AX51" s="6">
         <v>3.3</v>
       </c>
       <c r="AY51" s="6">
         <v>24.3</v>
       </c>
       <c r="AZ51" s="6">
         <v>1.9</v>
       </c>
       <c r="BA51" s="6">
         <v>24.6</v>
       </c>
       <c r="BB51" s="6">
         <v>0.3</v>
       </c>
     </row>
     <row r="52" spans="1:54">
       <c r="A52" s="5"/>
       <c r="B52" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C52" s="6">
         <v>10.9</v>
       </c>
       <c r="D52" s="6">
         <v>1.4</v>
       </c>
       <c r="E52" s="6">
         <v>25.4</v>
       </c>
       <c r="F52" s="6">
         <v>2.3</v>
       </c>
       <c r="G52" s="6">
         <v>21.6</v>
       </c>
       <c r="H52" s="6">
         <v>2.9</v>
       </c>
       <c r="I52" s="6">
         <v>14.8</v>
       </c>
       <c r="J52" s="6">
         <v>0.6</v>
       </c>
@@ -7742,51 +7745,51 @@
       <c r="AV52" s="6">
         <v>0.7</v>
       </c>
       <c r="AW52" s="6">
         <v>19.4</v>
       </c>
       <c r="AX52" s="6">
         <v>3.6</v>
       </c>
       <c r="AY52" s="6">
         <v>13.7</v>
       </c>
       <c r="AZ52" s="6">
         <v>1.2</v>
       </c>
       <c r="BA52" s="6">
         <v>14.1</v>
       </c>
       <c r="BB52" s="6">
         <v>0.2</v>
       </c>
     </row>
     <row r="53" spans="1:54">
       <c r="A53" s="5"/>
       <c r="B53" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C53" s="6">
         <v>9.0</v>
       </c>
       <c r="D53" s="6">
         <v>1.1</v>
       </c>
       <c r="E53" s="6">
         <v>17.0</v>
       </c>
       <c r="F53" s="6">
         <v>2.3</v>
       </c>
       <c r="G53" s="6">
         <v>10.5</v>
       </c>
       <c r="H53" s="6">
         <v>1.8</v>
       </c>
       <c r="I53" s="6">
         <v>9.6</v>
       </c>
       <c r="J53" s="6">
         <v>0.5</v>
       </c>
@@ -7904,51 +7907,51 @@
       <c r="AV53" s="6">
         <v>0.5</v>
       </c>
       <c r="AW53" s="6">
         <v>13.2</v>
       </c>
       <c r="AX53" s="6">
         <v>3.3</v>
       </c>
       <c r="AY53" s="6">
         <v>9.6</v>
       </c>
       <c r="AZ53" s="6">
         <v>1.0</v>
       </c>
       <c r="BA53" s="6">
         <v>8.6</v>
       </c>
       <c r="BB53" s="6">
         <v>0.2</v>
       </c>
     </row>
     <row r="54" spans="1:54">
       <c r="A54" s="5"/>
       <c r="B54" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C54" s="6">
         <v>5.8</v>
       </c>
       <c r="D54" s="6">
         <v>0.9</v>
       </c>
       <c r="E54" s="6">
         <v>11.3</v>
       </c>
       <c r="F54" s="6">
         <v>1.7</v>
       </c>
       <c r="G54" s="6">
         <v>8.8</v>
       </c>
       <c r="H54" s="6">
         <v>2.1</v>
       </c>
       <c r="I54" s="6">
         <v>5.9</v>
       </c>
       <c r="J54" s="6">
         <v>0.3</v>
       </c>
@@ -8066,51 +8069,51 @@
       <c r="AV54" s="6">
         <v>0.4</v>
       </c>
       <c r="AW54" s="6">
         <v>7.4</v>
       </c>
       <c r="AX54" s="6">
         <v>1.6</v>
       </c>
       <c r="AY54" s="6">
         <v>5.8</v>
       </c>
       <c r="AZ54" s="6">
         <v>0.7</v>
       </c>
       <c r="BA54" s="6">
         <v>5.0</v>
       </c>
       <c r="BB54" s="6">
         <v>0.1</v>
       </c>
     </row>
     <row r="55" spans="1:54">
       <c r="A55" s="5"/>
       <c r="B55" s="5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C55" s="6">
         <v>2.2</v>
       </c>
       <c r="D55" s="6">
         <v>0.4</v>
       </c>
       <c r="E55" s="6">
         <v>4.8</v>
       </c>
       <c r="F55" s="6">
         <v>1.3</v>
       </c>
       <c r="G55" s="6">
         <v>2.2</v>
       </c>
       <c r="H55" s="6">
         <v>0.8</v>
       </c>
       <c r="I55" s="6">
         <v>2.5</v>
       </c>
       <c r="J55" s="6">
         <v>0.2</v>
       </c>
@@ -8228,51 +8231,51 @@
       <c r="AV55" s="6">
         <v>0.2</v>
       </c>
       <c r="AW55" s="6">
         <v>1.4</v>
       </c>
       <c r="AX55" s="6">
         <v>1.0</v>
       </c>
       <c r="AY55" s="6">
         <v>2.6</v>
       </c>
       <c r="AZ55" s="6">
         <v>0.4</v>
       </c>
       <c r="BA55" s="6">
         <v>2.1</v>
       </c>
       <c r="BB55" s="6">
         <v>0.1</v>
       </c>
     </row>
     <row r="56" spans="1:54">
       <c r="A56" s="5"/>
       <c r="B56" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C56" s="6">
         <v>1.5</v>
       </c>
       <c r="D56" s="6">
         <v>0.3</v>
       </c>
       <c r="E56" s="6">
         <v>0.9</v>
       </c>
       <c r="F56" s="6">
         <v>0.4</v>
       </c>
       <c r="G56" s="6">
         <v>0.8</v>
       </c>
       <c r="H56" s="6">
         <v>0.3</v>
       </c>
       <c r="I56" s="6">
         <v>1.0</v>
       </c>
       <c r="J56" s="6">
         <v>0.1</v>
       </c>
@@ -8390,147 +8393,147 @@
       <c r="AV56" s="6">
         <v>0.1</v>
       </c>
       <c r="AW56" s="6">
         <v>0.7</v>
       </c>
       <c r="AX56" s="6">
         <v>0.5</v>
       </c>
       <c r="AY56" s="6">
         <v>1.0</v>
       </c>
       <c r="AZ56" s="6">
         <v>0.2</v>
       </c>
       <c r="BA56" s="6">
         <v>0.9</v>
       </c>
       <c r="BB56" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="57" spans="1:54">
       <c r="A57" s="5"/>
       <c r="B57" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C57" s="6">
         <v>0.4</v>
       </c>
       <c r="D57" s="6">
         <v>0.2</v>
       </c>
       <c r="E57" s="6">
         <v>0.3</v>
       </c>
       <c r="F57" s="6">
         <v>0.3</v>
       </c>
       <c r="G57" s="6">
         <v>0.0</v>
       </c>
       <c r="H57" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I57" s="6">
         <v>0.3</v>
       </c>
       <c r="J57" s="6">
         <v>0.1</v>
       </c>
       <c r="K57" s="6">
         <v>0.1</v>
       </c>
       <c r="L57" s="6">
         <v>0.1</v>
       </c>
       <c r="M57" s="6">
         <v>0.3</v>
       </c>
       <c r="N57" s="6">
         <v>0.1</v>
       </c>
       <c r="O57" s="6">
         <v>0.0</v>
       </c>
       <c r="P57" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q57" s="6">
         <v>0.5</v>
       </c>
       <c r="R57" s="6">
         <v>0.2</v>
       </c>
       <c r="S57" s="6">
         <v>0.4</v>
       </c>
       <c r="T57" s="6">
         <v>0.1</v>
       </c>
       <c r="U57" s="6">
         <v>0.1</v>
       </c>
       <c r="V57" s="6">
         <v>0.1</v>
       </c>
       <c r="W57" s="6">
         <v>0.2</v>
       </c>
       <c r="X57" s="6">
         <v>0.1</v>
       </c>
       <c r="Y57" s="6">
         <v>0.5</v>
       </c>
       <c r="Z57" s="6">
         <v>0.2</v>
       </c>
       <c r="AA57" s="6">
         <v>0.0</v>
       </c>
       <c r="AB57" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AC57" s="6">
         <v>0.2</v>
       </c>
       <c r="AD57" s="6">
         <v>0.1</v>
       </c>
       <c r="AE57" s="6">
         <v>0.6</v>
       </c>
       <c r="AF57" s="6">
         <v>0.1</v>
       </c>
       <c r="AG57" s="6">
         <v>0.0</v>
       </c>
       <c r="AH57" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AI57" s="6">
         <v>0.1</v>
       </c>
       <c r="AJ57" s="6">
         <v>0.1</v>
       </c>
       <c r="AK57" s="6">
         <v>0.3</v>
       </c>
       <c r="AL57" s="6">
         <v>0.1</v>
       </c>
       <c r="AM57" s="6">
         <v>0.6</v>
       </c>
       <c r="AN57" s="6">
         <v>0.3</v>
       </c>
       <c r="AO57" s="6">
         <v>0.3</v>
       </c>
       <c r="AP57" s="6">
         <v>0.1</v>
       </c>
@@ -8552,547 +8555,547 @@
       <c r="AV57" s="6">
         <v>0.1</v>
       </c>
       <c r="AW57" s="6">
         <v>0.5</v>
       </c>
       <c r="AX57" s="6">
         <v>0.5</v>
       </c>
       <c r="AY57" s="6">
         <v>0.4</v>
       </c>
       <c r="AZ57" s="6">
         <v>0.1</v>
       </c>
       <c r="BA57" s="6">
         <v>0.3</v>
       </c>
       <c r="BB57" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="58" spans="1:54">
       <c r="A58" s="5"/>
       <c r="B58" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C58" s="6">
         <v>0.1</v>
       </c>
       <c r="D58" s="6">
         <v>0.1</v>
       </c>
       <c r="E58" s="6">
         <v>0.0</v>
       </c>
       <c r="F58" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G58" s="6">
         <v>0.0</v>
       </c>
       <c r="H58" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I58" s="6">
         <v>0.1</v>
       </c>
       <c r="J58" s="6">
         <v>0.0</v>
       </c>
       <c r="K58" s="6">
         <v>0.0</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M58" s="6">
         <v>0.0</v>
       </c>
       <c r="N58" s="6">
         <v>0.0</v>
       </c>
       <c r="O58" s="6">
         <v>0.0</v>
       </c>
       <c r="P58" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q58" s="6">
         <v>0.6</v>
       </c>
       <c r="R58" s="6">
         <v>0.2</v>
       </c>
       <c r="S58" s="6">
         <v>0.1</v>
       </c>
       <c r="T58" s="6">
         <v>0.0</v>
       </c>
       <c r="U58" s="6">
         <v>0.1</v>
       </c>
       <c r="V58" s="6">
         <v>0.1</v>
       </c>
       <c r="W58" s="6">
         <v>0.0</v>
       </c>
       <c r="X58" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Y58" s="6">
         <v>0.1</v>
       </c>
       <c r="Z58" s="6">
         <v>0.1</v>
       </c>
       <c r="AA58" s="6">
         <v>0.0</v>
       </c>
       <c r="AB58" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AC58" s="6">
         <v>0.0</v>
       </c>
       <c r="AD58" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AE58" s="6">
         <v>0.1</v>
       </c>
       <c r="AF58" s="6">
         <v>0.1</v>
       </c>
       <c r="AG58" s="6">
         <v>0.0</v>
       </c>
       <c r="AH58" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AI58" s="6">
         <v>0.1</v>
       </c>
       <c r="AJ58" s="6">
         <v>0.1</v>
       </c>
       <c r="AK58" s="6">
         <v>0.1</v>
       </c>
       <c r="AL58" s="6">
         <v>0.1</v>
       </c>
       <c r="AM58" s="6">
         <v>0.2</v>
       </c>
       <c r="AN58" s="6">
         <v>0.1</v>
       </c>
       <c r="AO58" s="6">
         <v>0.1</v>
       </c>
       <c r="AP58" s="6">
         <v>0.0</v>
       </c>
       <c r="AQ58" s="6">
         <v>0.0</v>
       </c>
       <c r="AR58" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AS58" s="6">
         <v>0.1</v>
       </c>
       <c r="AT58" s="6">
         <v>0.0</v>
       </c>
       <c r="AU58" s="6">
         <v>0.2</v>
       </c>
       <c r="AV58" s="6">
         <v>0.0</v>
       </c>
       <c r="AW58" s="6">
         <v>0.0</v>
       </c>
       <c r="AX58" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AY58" s="6">
         <v>0.1</v>
       </c>
       <c r="AZ58" s="6">
         <v>0.1</v>
       </c>
       <c r="BA58" s="6">
         <v>0.1</v>
       </c>
       <c r="BB58" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="59" spans="1:54">
       <c r="A59" s="5"/>
       <c r="B59" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C59" s="6">
         <v>0.0</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E59" s="6">
         <v>0.0</v>
       </c>
       <c r="F59" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G59" s="6">
         <v>0.0</v>
       </c>
       <c r="H59" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I59" s="6">
         <v>0.0</v>
       </c>
       <c r="J59" s="6">
         <v>0.0</v>
       </c>
       <c r="K59" s="6">
         <v>0.0</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M59" s="6">
         <v>0.0</v>
       </c>
       <c r="N59" s="6">
         <v>0.0</v>
       </c>
       <c r="O59" s="6">
         <v>0.0</v>
       </c>
       <c r="P59" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q59" s="6">
         <v>0.1</v>
       </c>
       <c r="R59" s="6">
         <v>0.1</v>
       </c>
       <c r="S59" s="6">
         <v>0.1</v>
       </c>
       <c r="T59" s="6">
         <v>0.0</v>
       </c>
       <c r="U59" s="6">
         <v>0.1</v>
       </c>
       <c r="V59" s="6">
         <v>0.1</v>
       </c>
       <c r="W59" s="6">
         <v>0.0</v>
       </c>
       <c r="X59" s="6">
         <v>0.0</v>
       </c>
       <c r="Y59" s="6">
         <v>0.1</v>
       </c>
       <c r="Z59" s="6">
         <v>0.1</v>
       </c>
       <c r="AA59" s="6">
         <v>0.0</v>
       </c>
       <c r="AB59" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AC59" s="6">
         <v>0.0</v>
       </c>
       <c r="AD59" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AE59" s="6">
         <v>0.1</v>
       </c>
       <c r="AF59" s="6">
         <v>0.0</v>
       </c>
       <c r="AG59" s="6">
         <v>0.0</v>
       </c>
       <c r="AH59" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AI59" s="6">
         <v>0.0</v>
       </c>
       <c r="AJ59" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AK59" s="6">
         <v>0.1</v>
       </c>
       <c r="AL59" s="6">
         <v>0.1</v>
       </c>
       <c r="AM59" s="6">
         <v>0.3</v>
       </c>
       <c r="AN59" s="6">
         <v>0.2</v>
       </c>
       <c r="AO59" s="6">
         <v>0.1</v>
       </c>
       <c r="AP59" s="6">
         <v>0.0</v>
       </c>
       <c r="AQ59" s="6">
         <v>0.0</v>
       </c>
       <c r="AR59" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AS59" s="6">
         <v>0.0</v>
       </c>
       <c r="AT59" s="6">
         <v>0.0</v>
       </c>
       <c r="AU59" s="6">
         <v>0.0</v>
       </c>
       <c r="AV59" s="6">
         <v>0.0</v>
       </c>
       <c r="AW59" s="6">
         <v>0.0</v>
       </c>
       <c r="AX59" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AY59" s="6">
         <v>0.0</v>
       </c>
       <c r="AZ59" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="BA59" s="6">
         <v>0.1</v>
       </c>
       <c r="BB59" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="60" spans="1:54">
       <c r="A60" s="5"/>
       <c r="B60" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C60" s="6">
         <v>100.0</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E60" s="6">
         <v>100.0</v>
       </c>
       <c r="F60" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G60" s="6">
         <v>100.0</v>
       </c>
       <c r="H60" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I60" s="6">
         <v>100.0</v>
       </c>
       <c r="J60" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K60" s="6">
         <v>100.0</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M60" s="6">
         <v>100.0</v>
       </c>
       <c r="N60" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O60" s="6">
         <v>100.0</v>
       </c>
       <c r="P60" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q60" s="6">
         <v>100.0</v>
       </c>
       <c r="R60" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="S60" s="6">
         <v>100.0</v>
       </c>
       <c r="T60" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="U60" s="6">
         <v>100.0</v>
       </c>
       <c r="V60" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="W60" s="6">
         <v>100.0</v>
       </c>
       <c r="X60" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Y60" s="6">
         <v>100.0</v>
       </c>
       <c r="Z60" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AA60" s="6">
         <v>100.0</v>
       </c>
       <c r="AB60" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AC60" s="6">
         <v>100.0</v>
       </c>
       <c r="AD60" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AE60" s="6">
         <v>100.0</v>
       </c>
       <c r="AF60" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AG60" s="6">
         <v>100.0</v>
       </c>
       <c r="AH60" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AI60" s="6">
         <v>100.0</v>
       </c>
       <c r="AJ60" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AK60" s="6">
         <v>100.0</v>
       </c>
       <c r="AL60" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AM60" s="6">
         <v>100.0</v>
       </c>
       <c r="AN60" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AO60" s="6">
         <v>100.0</v>
       </c>
       <c r="AP60" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AQ60" s="6">
         <v>100.0</v>
       </c>
       <c r="AR60" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AS60" s="6">
         <v>100.0</v>
       </c>
       <c r="AT60" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AU60" s="6">
         <v>100.0</v>
       </c>
       <c r="AV60" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AW60" s="6">
         <v>100.0</v>
       </c>
       <c r="AX60" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AY60" s="6">
         <v>100.0</v>
       </c>
       <c r="AZ60" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="BA60" s="6">
         <v>100.0</v>
       </c>
       <c r="BB60" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="61" spans="1:54" customHeight="1" ht="21.75">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1230282/412032</t>
           </r>
         </is>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="3"/>
       <c r="H61" s="3"/>
       <c r="I61" s="3"/>
       <c r="J61" s="3"/>
       <c r="K61" s="3"/>
       <c r="L61" s="3"/>
@@ -9130,245 +9133,245 @@
       <c r="AR61" s="3"/>
       <c r="AS61" s="3"/>
       <c r="AT61" s="3"/>
       <c r="AU61" s="3"/>
       <c r="AV61" s="3"/>
       <c r="AW61" s="3"/>
       <c r="AX61" s="3"/>
       <c r="AY61" s="3"/>
       <c r="AZ61" s="3"/>
       <c r="BA61" s="3"/>
       <c r="BB61" s="3"/>
     </row>
     <row r="64" spans="1:54">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero totale di fusti</t>
+            <t xml:space="preserve">total number of stems</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #3</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:54" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="67" spans="1:54">
       <c r="A67" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stato dell'albero (vivo/morto)</t>
+            <t xml:space="preserve">tree state (living/dead)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1265</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:54" customHeight="1" ht="29">
       <c r="A68" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="70" spans="1:54">
       <c r="A70" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">diametro a petto d'uomo (10 classi)</t>
+            <t xml:space="preserve">diameter at breast height (10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1317</t>
           </r>
         </is>
       </c>
     </row>
     <row r="71" spans="1:54" customHeight="1" ht="29">
       <c r="A71" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="73" spans="1:54">
       <c r="A73" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">canton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="74" spans="1:54" customHeight="1" ht="29">
       <c r="A74" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="76" spans="1:54">
       <c r="A76" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="77" spans="1:54" customHeight="1" ht="29">
       <c r="A77" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="79" spans="1:54">
       <c r="A79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="80" spans="1:54" customHeight="1" ht="29">
       <c r="A80" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>
     <mergeCell ref="A3:BB3"/>
     <mergeCell ref="A4:BB4"/>
     <mergeCell ref="A5:BB5"/>
     <mergeCell ref="A6:BB6"/>
     <mergeCell ref="A7:BB7"/>
     <mergeCell ref="A8:BB8"/>
     <mergeCell ref="C10:BB10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="M11:N11"/>
     <mergeCell ref="O11:P11"/>
     <mergeCell ref="Q11:R11"/>
     <mergeCell ref="S11:T11"/>
     <mergeCell ref="U11:V11"/>
     <mergeCell ref="W11:X11"/>
     <mergeCell ref="Y11:Z11"/>