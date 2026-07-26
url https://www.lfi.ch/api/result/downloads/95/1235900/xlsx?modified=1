--- v0 (2026-01-10)
+++ v1 (2026-07-26)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>IFN5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>superficie forestale</t>
+    <t>Waldfläche</t>
   </si>
   <si>
-    <t>specie arborea predominante · età del popolamento (classi di 40 anni)</t>
+    <t>vorherrschende Baumart · Bestandesalter (40-Jahres-Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: Kanton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, subtotale</t>
+      <t xml:space="preserve">: %, Zwischentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>cantone</t>
+    <t>Kanton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,329 +172,329 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>specie arborea predominante</t>
+    <t>vorherrschende Baumart</t>
   </si>
   <si>
-    <t>età del popolamento (classi di 40 anni)</t>
+    <t>Bestandesalter (40-Jahres-Klassen)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>0 (non boscata)</t>
+    <t>0 (unbestockt)</t>
   </si>
   <si>
-    <t>1-40 anni</t>
+    <t>1-40 Jahre</t>
   </si>
   <si>
-    <t>41-80 anni</t>
+    <t>41-80 Jahre</t>
   </si>
   <si>
-    <t>81-120 anni</t>
+    <t>81-120 Jahre</t>
   </si>
   <si>
-    <t>121-160 anni</t>
+    <t>121-160 Jahre</t>
   </si>
   <si>
-    <t>&gt;160 anni</t>
+    <t>&gt;160 Jahre</t>
   </si>
   <si>
-    <t>popolamenti non coetanei</t>
+    <t>ungleichaltrig</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>abete rosso</t>
+    <t>Fichte</t>
   </si>
   <si>
-    <t>abete bianco</t>
+    <t>Tanne</t>
   </si>
   <si>
-    <t>pino</t>
+    <t>Föhre</t>
   </si>
   <si>
-    <t>larice</t>
+    <t>Lärche</t>
   </si>
   <si>
-    <t>cembro</t>
+    <t>Arve</t>
   </si>
   <si>
-    <t>altre conifere</t>
+    <t>übrige Nadelhölzer</t>
   </si>
   <si>
-    <t>faggio</t>
+    <t>Buche</t>
   </si>
   <si>
-    <t>acero</t>
+    <t>Ahorn</t>
   </si>
   <si>
-    <t>frassino</t>
+    <t>Esche</t>
   </si>
   <si>
-    <t>quercia</t>
+    <t>Eiche</t>
   </si>
   <si>
-    <t>castagno</t>
+    <t>Kastanie</t>
   </si>
   <si>
-    <t>altre latifoglie</t>
+    <t>übrige Laubhölzer</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1235900/417650</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">specie arborea predominante</t>
+      <t xml:space="preserve">vorherrschende Baumart</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #564</t>
     </r>
   </si>
   <si>
-    <t>Specie arborea principale con l'area basimetrica più grande. Per calcolarla vengono presi in considerazione gli alberi e gli arbusti vivi in piedi a partire da 12 cm di diametro a petto d'uomo (DPU). Fonte: rilievo sul terreno (MID 1018: Baumzustand, MID 50: Baumart, MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>Hauptbaumart mit der grössten Basalfläche. Für die Berechnung berücksichtigt wurden die stehenden lebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD). Grundlage: Feldaufnahme (MID 1018: Baumzustand, MID 50: Baumart, MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">età del popolamento (classi di 40 anni)</t>
+      <t xml:space="preserve">Bestandesalter (40-Jahres-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1264</t>
     </r>
   </si>
   <si>
-    <t>Età del popolamento in classi di 40 anni. Fonte: rilievo sul terreno (MID 264: Bestandesalter)</t>
+    <t>Alter des Bestandes in Klassen zu 40 Jahren. Grundlage: Feldaufnahme (MID 264: Bestandesalter)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">Kanton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -846,52 +846,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB158"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="29.279" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="43.418" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -21725,51 +21725,51 @@
         <v>100.0</v>
       </c>
       <c r="AZ138" s="6" t="s">
         <v>40</v>
       </c>
       <c r="BA138" s="6">
         <v>100.0</v>
       </c>
       <c r="BB138" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="139" spans="1:54" customHeight="1" ht="21.75">
       <c r="A139" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1235900/417650</t>
           </r>
         </is>
       </c>
       <c r="C139" s="3"/>
       <c r="D139" s="3"/>
       <c r="E139" s="3"/>
       <c r="F139" s="3"/>
       <c r="G139" s="3"/>
       <c r="H139" s="3"/>
       <c r="I139" s="3"/>
       <c r="J139" s="3"/>
       <c r="K139" s="3"/>
       <c r="L139" s="3"/>
@@ -21807,226 +21807,226 @@
       <c r="AR139" s="3"/>
       <c r="AS139" s="3"/>
       <c r="AT139" s="3"/>
       <c r="AU139" s="3"/>
       <c r="AV139" s="3"/>
       <c r="AW139" s="3"/>
       <c r="AX139" s="3"/>
       <c r="AY139" s="3"/>
       <c r="AZ139" s="3"/>
       <c r="BA139" s="3"/>
       <c r="BB139" s="3"/>
     </row>
     <row r="142" spans="1:54">
       <c r="A142" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="143" spans="1:54" customHeight="1" ht="29">
       <c r="A143" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="145" spans="1:54">
       <c r="A145" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">specie arborea predominante</t>
+            <t xml:space="preserve">vorherrschende Baumart</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #564</t>
           </r>
         </is>
       </c>
     </row>
     <row r="146" spans="1:54" customHeight="1" ht="29">
       <c r="A146" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="148" spans="1:54">
       <c r="A148" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">età del popolamento (classi di 40 anni)</t>
+            <t xml:space="preserve">Bestandesalter (40-Jahres-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1264</t>
           </r>
         </is>
       </c>
     </row>
     <row r="149" spans="1:54" customHeight="1" ht="29">
       <c r="A149" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="151" spans="1:54">
       <c r="A151" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">Kanton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="152" spans="1:54" customHeight="1" ht="29">
       <c r="A152" s="1" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="154" spans="1:54">
       <c r="A154" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="155" spans="1:54" customHeight="1" ht="29">
       <c r="A155" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="157" spans="1:54">
       <c r="A157" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="158" spans="1:54" customHeight="1" ht="29">
       <c r="A158" s="1" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>