--- v0 (2025-12-08)
+++ v1 (2026-07-05)
@@ -14,371 +14,371 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>predominant tree species</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>essence dominante</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: production region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...9 lines deleted...]
-    <t>production region</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Pre-Alps</t>
-[...8 lines deleted...]
-    <t>Switzerland</t>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
-[...11 lines deleted...]
-    <t>larch</t>
+    <t>pas d'indication</t>
+  </si>
+  <si>
+    <t>épicéa</t>
+  </si>
+  <si>
+    <t>sapin</t>
+  </si>
+  <si>
+    <t>pin</t>
+  </si>
+  <si>
+    <t>mélèze</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Arolla pine</t>
-[...20 lines deleted...]
-    <t>other broadleaves</t>
+    <t>arole</t>
+  </si>
+  <si>
+    <t>autres résineux</t>
+  </si>
+  <si>
+    <t>hêtre</t>
+  </si>
+  <si>
+    <t>érable</t>
+  </si>
+  <si>
+    <t>frêne</t>
+  </si>
+  <si>
+    <t>chêne</t>
+  </si>
+  <si>
+    <t>châtaignier</t>
+  </si>
+  <si>
+    <t>autres feuillus</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1236638/418388</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">predominant tree species</t>
+      <t xml:space="preserve">essence dominante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #564</t>
     </r>
   </si>
   <si>
-    <t>Main tree species with the largest basal area. For the calculation, the standing living trees and shrubs ≥12 cm in diameter at breast height (dbh) were taken into account. Reference: Field Survey (MID 1018: Baumzustand, MID 50: Baumart, MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>Essence principale qui présente la plus grande surface terrière. Les arbres et arbustes vifs sur pied à partir de 12 cm de diamètre à hauteur de poitrine (DHP) ont été pris en compte pour le calcul. Source: relevé de terrain (MID 1018: Baumzustand, MID 50: Baumart, MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">production region</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -730,51 +730,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1457,233 +1457,233 @@
         <v>152.5</v>
       </c>
       <c r="K26" s="6">
         <v>2</v>
       </c>
       <c r="L26" s="6">
         <v>1176.4</v>
       </c>
       <c r="M26" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="21.75">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1236638/418388</t>
           </r>
         </is>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">predominant tree species</t>
+            <t xml:space="preserve">essence dominante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #564</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">production region</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>