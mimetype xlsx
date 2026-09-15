--- v1 (2026-07-05)
+++ v2 (2026-09-15)
@@ -1,463 +1,367 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
-[...81 lines deleted...]
-    <t>région de production</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>vorherrschende Baumart</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: Produktionsregion</t>
+  </si>
+  <si>
+    <t>Einheit: 1000 ha</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...11 lines deleted...]
-    <t>Suisse</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
-[...11 lines deleted...]
-    <t>mélèze</t>
+    <t>keine Angabe</t>
+  </si>
+  <si>
+    <t>Fichte</t>
+  </si>
+  <si>
+    <t>Tanne</t>
+  </si>
+  <si>
+    <t>Föhre</t>
+  </si>
+  <si>
+    <t>Lärche</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>arole</t>
-[...194 lines deleted...]
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Arve</t>
+  </si>
+  <si>
+    <t>übrige Nadelhölzer</t>
+  </si>
+  <si>
+    <t>Buche</t>
+  </si>
+  <si>
+    <t>Ahorn</t>
+  </si>
+  <si>
+    <t>Esche</t>
+  </si>
+  <si>
+    <t>Eiche</t>
+  </si>
+  <si>
+    <t>Kastanie</t>
+  </si>
+  <si>
+    <t>übrige Laubhölzer</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald LFI4/LFI5 [2282]
+Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Produktionsregion [PRODREG, 49]
+Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Waldfläche [44], ha
+Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>vorherrschende Baumart [VORHERBA, 564]
+Hauptbaumart mit der grössten Basalfläche. Für die Berechnung berücksichtigt wurden die stehenden lebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD). Grundlage: Feldaufnahme (MID 1018: Baumzustand, MID 50: Baumart, MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 09:48:28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, Fichte, Tanne, Föhre, Lärche, Arve, übrige Nadelhölzer, Buche, Ahorn, Esche, Eiche, Kastanie, übrige Laubhölzer, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -718,1021 +622,1279 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M43"/>
+  <dimension ref="A1:M50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B28" sqref="B28:M50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="24" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9" customWidth="true" style="0"/>
+    <col min="7" max="7" width="4" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="6" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>2.6</v>
       </c>
-      <c r="C13" s="6">
+      <c r="C13" s="5">
         <v>38</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>4.2</v>
       </c>
-      <c r="E13" s="6">
+      <c r="E13" s="5">
         <v>29</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>6.0</v>
       </c>
-      <c r="G13" s="6">
+      <c r="G13" s="5">
         <v>25</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>12.6</v>
       </c>
-      <c r="I13" s="6">
+      <c r="I13" s="5">
         <v>16</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>2.0</v>
       </c>
-      <c r="K13" s="6">
+      <c r="K13" s="5">
         <v>41</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>27.4</v>
       </c>
-      <c r="M13" s="6">
+      <c r="M13" s="5">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>52.5</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>7</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>63.2</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>6</v>
       </c>
-      <c r="F14" s="6">
-[...2 lines deleted...]
-      <c r="G14" s="6">
+      <c r="F14" s="5">
+        <v>107.59999999999999</v>
+      </c>
+      <c r="G14" s="5">
         <v>4</v>
       </c>
-      <c r="H14" s="6">
-[...2 lines deleted...]
-      <c r="I14" s="6">
+      <c r="H14" s="5">
+        <v>195.40000000000001</v>
+      </c>
+      <c r="I14" s="5">
         <v>3</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>33.1</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>9</v>
       </c>
-      <c r="L14" s="6">
-[...2 lines deleted...]
-      <c r="M14" s="6">
+      <c r="L14" s="5">
+        <v>451.80000000000001</v>
+      </c>
+      <c r="M14" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>40.9</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>8</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>35.3</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>9</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>48.1</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>8</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>16.6</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>14</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>4.4</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>28</v>
       </c>
-      <c r="L15" s="6">
-[...2 lines deleted...]
-      <c r="M15" s="6">
+      <c r="L15" s="5">
+        <v>145.30000000000001</v>
+      </c>
+      <c r="M15" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>5.6</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>25</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>6.5</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>23</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>2.1</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>41</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>23.0</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>12</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>1.0</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>58</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>38.2</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>0.0</v>
       </c>
-      <c r="C17" s="6" t="s">
+      <c r="C17" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>3.4</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>33</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>0.0</v>
       </c>
-      <c r="G17" s="6" t="s">
+      <c r="G17" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>57.4</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>7</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>27.0</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>11</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>87.7</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>0.0</v>
       </c>
-      <c r="C18" s="6" t="s">
+      <c r="C18" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>0.0</v>
       </c>
-      <c r="E18" s="6" t="s">
+      <c r="E18" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>0.0</v>
       </c>
-      <c r="G18" s="6" t="s">
+      <c r="G18" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>13.1</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>16</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>0.0</v>
       </c>
-      <c r="K18" s="6" t="s">
+      <c r="K18" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>13.1</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>1.0</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="5">
         <v>58</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>2.4</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>38</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>0.4</v>
       </c>
-      <c r="G19" s="6" t="s">
+      <c r="G19" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>0.7</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>71</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>0.0</v>
       </c>
-      <c r="K19" s="6" t="s">
+      <c r="K19" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>4.5</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="6">
-[...2 lines deleted...]
-      <c r="C20" s="6">
+      <c r="B20" s="5">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="C20" s="5">
         <v>6</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>64.8</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>6</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>35.2</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="5">
         <v>9</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>25.3</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="5">
         <v>11</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>26.2</v>
       </c>
-      <c r="K20" s="6">
+      <c r="K20" s="5">
         <v>11</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="5">
         <v>216.5</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="6">
+      <c r="B21" s="5">
         <v>11.4</v>
       </c>
-      <c r="C21" s="6">
+      <c r="C21" s="5">
         <v>17</v>
       </c>
-      <c r="D21" s="6">
+      <c r="D21" s="5">
         <v>9.9</v>
       </c>
-      <c r="E21" s="6">
+      <c r="E21" s="5">
         <v>18</v>
       </c>
-      <c r="F21" s="6">
+      <c r="F21" s="5">
         <v>7.3</v>
       </c>
-      <c r="G21" s="6">
+      <c r="G21" s="5">
         <v>22</v>
       </c>
-      <c r="H21" s="6">
+      <c r="H21" s="5">
         <v>11.7</v>
       </c>
-      <c r="I21" s="6">
+      <c r="I21" s="5">
         <v>17</v>
       </c>
-      <c r="J21" s="6">
+      <c r="J21" s="5">
         <v>4.1</v>
       </c>
-      <c r="K21" s="6">
+      <c r="K21" s="5">
         <v>28</v>
       </c>
-      <c r="L21" s="6">
+      <c r="L21" s="5">
         <v>44.4</v>
       </c>
-      <c r="M21" s="6">
+      <c r="M21" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="6">
+      <c r="B22" s="5">
         <v>5.2</v>
       </c>
-      <c r="C22" s="6">
+      <c r="C22" s="5">
         <v>25</v>
       </c>
-      <c r="D22" s="6">
+      <c r="D22" s="5">
         <v>10.8</v>
       </c>
-      <c r="E22" s="6">
+      <c r="E22" s="5">
         <v>17</v>
       </c>
-      <c r="F22" s="6">
+      <c r="F22" s="5">
         <v>5.1</v>
       </c>
-      <c r="G22" s="6">
+      <c r="G22" s="5">
         <v>27</v>
       </c>
-      <c r="H22" s="6">
+      <c r="H22" s="5">
         <v>7.5</v>
       </c>
-      <c r="I22" s="6">
+      <c r="I22" s="5">
         <v>21</v>
       </c>
-      <c r="J22" s="6">
+      <c r="J22" s="5">
         <v>3.3</v>
       </c>
-      <c r="K22" s="6">
+      <c r="K22" s="5">
         <v>33</v>
       </c>
-      <c r="L22" s="6">
+      <c r="L22" s="5">
         <v>31.9</v>
       </c>
-      <c r="M22" s="6">
+      <c r="M22" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="5" t="s">
+      <c r="A23" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B23" s="6">
+      <c r="B23" s="5">
         <v>6.3</v>
       </c>
-      <c r="C23" s="6">
+      <c r="C23" s="5">
         <v>23</v>
       </c>
-      <c r="D23" s="6">
+      <c r="D23" s="5">
         <v>10.4</v>
       </c>
-      <c r="E23" s="6">
+      <c r="E23" s="5">
         <v>18</v>
       </c>
-      <c r="F23" s="6">
+      <c r="F23" s="5">
         <v>1.2</v>
       </c>
-      <c r="G23" s="6">
+      <c r="G23" s="5">
         <v>58</v>
       </c>
-      <c r="H23" s="6">
+      <c r="H23" s="5">
         <v>3.8</v>
       </c>
-      <c r="I23" s="6">
+      <c r="I23" s="5">
         <v>30</v>
       </c>
-      <c r="J23" s="6">
+      <c r="J23" s="5">
         <v>3.7</v>
       </c>
-      <c r="K23" s="6">
+      <c r="K23" s="5">
         <v>31</v>
       </c>
-      <c r="L23" s="6">
+      <c r="L23" s="5">
         <v>25.3</v>
       </c>
-      <c r="M23" s="6">
+      <c r="M23" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="5" t="s">
+      <c r="A24" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B24" s="6">
+      <c r="B24" s="5">
         <v>0.0</v>
       </c>
-      <c r="C24" s="6" t="s">
+      <c r="C24" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="D24" s="6">
+      <c r="D24" s="5">
         <v>0.0</v>
       </c>
-      <c r="E24" s="6" t="s">
+      <c r="E24" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="F24" s="6">
+      <c r="F24" s="5">
         <v>0.0</v>
       </c>
-      <c r="G24" s="6" t="s">
+      <c r="G24" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="H24" s="6">
+      <c r="H24" s="5">
         <v>1.5</v>
       </c>
-      <c r="I24" s="6">
+      <c r="I24" s="5">
         <v>50</v>
       </c>
-      <c r="J24" s="6">
+      <c r="J24" s="5">
         <v>20.9</v>
       </c>
-      <c r="K24" s="6">
+      <c r="K24" s="5">
         <v>12</v>
       </c>
-      <c r="L24" s="6">
+      <c r="L24" s="5">
         <v>22.3</v>
       </c>
-      <c r="M24" s="6">
+      <c r="M24" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="5" t="s">
+      <c r="A25" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B25" s="6">
+      <c r="B25" s="5">
         <v>4.5</v>
       </c>
-      <c r="C25" s="6">
+      <c r="C25" s="5">
         <v>28</v>
       </c>
-      <c r="D25" s="6">
+      <c r="D25" s="5">
         <v>14.9</v>
       </c>
-      <c r="E25" s="6">
+      <c r="E25" s="5">
         <v>15</v>
       </c>
-      <c r="F25" s="6">
+      <c r="F25" s="5">
         <v>4.2</v>
       </c>
-      <c r="G25" s="6">
+      <c r="G25" s="5">
         <v>30</v>
       </c>
-      <c r="H25" s="6">
+      <c r="H25" s="5">
         <v>17.5</v>
       </c>
-      <c r="I25" s="6">
+      <c r="I25" s="5">
         <v>14</v>
       </c>
-      <c r="J25" s="6">
+      <c r="J25" s="5">
         <v>26.9</v>
       </c>
-      <c r="K25" s="6">
+      <c r="K25" s="5">
         <v>11</v>
       </c>
-      <c r="L25" s="6">
+      <c r="L25" s="5">
         <v>68.0</v>
       </c>
-      <c r="M25" s="6">
+      <c r="M25" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="5" t="s">
+      <c r="A26" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B26" s="6">
-[...2 lines deleted...]
-      <c r="C26" s="6">
+      <c r="B26" s="5">
+        <v>195.099999999999994</v>
+      </c>
+      <c r="C26" s="5">
         <v>1</v>
       </c>
-      <c r="D26" s="6">
-[...2 lines deleted...]
-      <c r="E26" s="6">
+      <c r="D26" s="5">
+        <v>225.59999999999999</v>
+      </c>
+      <c r="E26" s="5">
         <v>1</v>
       </c>
-      <c r="F26" s="6">
-[...2 lines deleted...]
-      <c r="G26" s="6">
+      <c r="F26" s="5">
+        <v>217.099999999999994</v>
+      </c>
+      <c r="G26" s="5">
         <v>2</v>
       </c>
-      <c r="H26" s="6">
-[...2 lines deleted...]
-      <c r="I26" s="6">
+      <c r="H26" s="5">
+        <v>386.10000000000002</v>
+      </c>
+      <c r="I26" s="5">
         <v>1</v>
       </c>
-      <c r="J26" s="6">
+      <c r="J26" s="5">
         <v>152.5</v>
       </c>
-      <c r="K26" s="6">
+      <c r="K26" s="5">
         <v>2</v>
       </c>
-      <c r="L26" s="6">
-[...2 lines deleted...]
-      <c r="M26" s="6">
+      <c r="L26" s="5">
+        <v>1176.40000000000009</v>
+      </c>
+      <c r="M26" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A27" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M27" s="3"/>
+      <c r="A27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B27" s="2"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="2"/>
+      <c r="F27" s="2"/>
+      <c r="G27" s="2"/>
+      <c r="H27" s="2"/>
+      <c r="I27" s="2"/>
+      <c r="J27" s="2"/>
+      <c r="K27" s="2"/>
+      <c r="L27" s="2"/>
+      <c r="M27" s="2"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
     </row>
     <row r="36" spans="1:13">
-      <c r="A36" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A36" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
     </row>
     <row r="39" spans="1:13">
-      <c r="A39" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A39" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
     </row>
     <row r="42" spans="1:13">
-      <c r="A42" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A42" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+    </row>
+    <row r="47" spans="1:13">
+      <c r="A47" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+      <c r="K47" s="7"/>
+      <c r="L47" s="7"/>
+      <c r="M47" s="7"/>
+    </row>
+    <row r="48" spans="1:13">
+      <c r="A48" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+      <c r="J48" s="7"/>
+      <c r="K48" s="7"/>
+      <c r="L48" s="7"/>
+      <c r="M48" s="7"/>
+    </row>
+    <row r="49" spans="1:13">
+      <c r="A49" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
+      <c r="J49" s="7"/>
+      <c r="K49" s="7"/>
+      <c r="L49" s="7"/>
+      <c r="M49" s="7"/>
+    </row>
+    <row r="50" spans="1:13">
+      <c r="A50" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B50" s="7"/>
+      <c r="C50" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
+      <c r="J50" s="7"/>
+      <c r="K50" s="7"/>
+      <c r="L50" s="7"/>
+      <c r="M50" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A27:M27"/>
-    <mergeCell ref="A30:M30"/>
-[...8 lines deleted...]
-    <mergeCell ref="A43:M43"/>
+    <mergeCell ref="A28:M28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:M29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:M30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:M31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:M32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:M33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:M34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:M35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:M36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:M37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:M38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:M39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:M40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:M41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:M42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:M43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="C44:M44"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="C45:M45"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="C46:M46"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="C47:M47"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="C48:M48"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="C49:M49"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="C50:M50"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>