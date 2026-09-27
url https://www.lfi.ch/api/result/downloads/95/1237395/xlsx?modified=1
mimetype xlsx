--- v0 (2025-11-17)
+++ v1 (2026-09-27)
@@ -1,541 +1,400 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
-[...96 lines deleted...]
-    <t>altitudinal vegetation belts (NaiS; 6 classes)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Jungwaldstammzahl mit Verbiss geteilt durch Jungwaldstammzahl mit Verbissansprache</t>
+  </si>
+  <si>
+    <t>Schutzwald gegen Stein-/Blockschlag (2022) · Grössenklasse (Jungwald; 5 Klassen) · NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Einheit: %, Zellentotal</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: bestockbarer zugänglicher Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwald gegen Stein-/Blockschlag (2022)</t>
+  </si>
+  <si>
+    <t>innerhalb</t>
+  </si>
+  <si>
+    <t>ausserhalb</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Grössenklasse (Jungwald; 5 Klassen)</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>kein Angabe</t>
+  </si>
+  <si>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>upper subalpine</t>
-[...287 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>obersubalpin</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>hochmontan</t>
+  </si>
+  <si>
+    <t>unter- und obermontan</t>
+  </si>
+  <si>
+    <t>submontan</t>
+  </si>
+  <si>
+    <t>hyperinsubrisch und kollin</t>
+  </si>
+  <si>
+    <t>Höhe 10-39 cm</t>
+  </si>
+  <si>
+    <t>Höhe 40-129 cm</t>
+  </si>
+  <si>
+    <t>BHD 0-3.9 cm</t>
+  </si>
+  <si>
+    <t>BHD 4-7.9 cm</t>
+  </si>
+  <si>
+    <t>BHD 8-11.9 cm</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>bestockbarer zugänglicher Wald ohne Gebüschwald [1876]
+Bestockbarer Teil des zugänglichen Waldes ohne Gebüschwald (also zugänglicher Wald ohne Gebüschwald ohne Fläche von Waldstrassen, Erholungsanlagen, Bächen, Lawinenzügen usw.).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion [WIREGR0704, 366], ausgeblendet
+Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Jungwaldstammzahl mit Verbiss [404], Stk.
+Anzahl der Nadel- und Laubbäume mit einer Höhe von 10 bis 129 cm Höhe, bei denen ein Verbiss des Vorjahrestriebes festgestellt wurde. Aufgrund einer anderen Ansprache der Verbissspuren wurde die Verbissintensität im LFI2 im Vergleich zur Methode ab LFI4 überschätzt. Somit können in Vergleichen mit dem LFI2 nur Zunahmen der Verbissintensität gesichert festgestellt werden. Für eine verlässliche Schätzung sollten pro Schätzwert (Tabellenzelle) mindestens 30 Individuen auf Verbiss beurteilt worden sein. Daher sollten auch die entsprechenden Tabellen mit der Zielgrösse "Anzahl auf Verbiss beurteilte Bäume (ohne Hochrechnung)" konsultiert werden.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 27.11.2022 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>Jungwaldstammzahl mit Verbissansprache [405], Stk.
+Anzahl der Nadel- und Laubbäume mit einer Höhe von 10 bis 129 cm Höhe, bei denen der Zustand des Vorjahrestriebes hinsichtlich Verbiss beurteilt wurde. Aufgrund einer anderen Ansprache der Verbissspuren wurde die Verbissintensität im LFI2 im Vergleich zur Methode ab LFI4 überschätzt. Somit können in Vergleichen mit dem LFI2 nur Zunahmen der Verbissintensität gesichert festgestellt werden. Für eine verlässliche Schätzung sollten pro Schätzwert (Tabellenzelle) mindestens 30 Individuen auf Verbiss beurteilt worden sein. Daher sollten auch die entsprechenden Tabellen mit der Zielgrösse "Anzahl auf Verbiss beurteilte Bäume (ohne Hochrechnung)" konsultiert werden.</t>
+  </si>
+  <si>
+    <t>gerechnet am 29.11.2022 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>Zellentotal [5]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Schutzwald gegen Stein-/Blockschlag (2022) [STURZSPGES22, 2646]
+Fläche innerhalb/ausserhalb des Schutzwalds gegen Stein- oder Blockschlag (Sturzprozesse), den die Kantone nach den harmonisierten Kriterien von SilvaProtect-CH im Jahr 2022 ausgeschieden hatten. Grundlage: GIS-Daten BAFU, 2022</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 05:25:47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>innerhalb, ausserhalb, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 2: </t>
+  </si>
+  <si>
+    <t>Grössenklasse (Jungwald; 5 Klassen) [JWKLA5, 2623]
+Grösse der Jungwaldpflanzen von 10 cm Höhe bis 11,9 cm Brusthöhendurchmesser (BHD) in fünf Klassen (zwei Höhenklassen, drei BHD-Klassen). Grundlage: Feldaufnahme (MID 507: Jungwaldklasse)</t>
+  </si>
+  <si>
+    <t>gerechnet am 17.05.2024 15:59:07</t>
+  </si>
+  <si>
+    <t>kein Angabe, Höhe 10-39 cm, Höhe 40-129 cm, BHD 0-3.9 cm, BHD 4-7.9 cm, BHD 8-11.9 cm, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 3: </t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen) [NAISHSTKOMB6KL, 2633]
+Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 07:19:14</t>
+  </si>
+  <si>
+    <t>keine Angabe, obersubalpin, subalpin, hochmontan, unter- und obermontan, submontan, hyperinsubrisch und kollin, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -796,1878 +655,2036 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H94"/>
+  <dimension ref="A1:H102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B70" sqref="B70:H102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10" customWidth="true" style="0"/>
+    <col min="7" max="7" width="8" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="4"/>
-[...1 lines deleted...]
-      <c r="C10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3"/>
+      <c r="C10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D10" s="4"/>
-[...3 lines deleted...]
-      <c r="H10" s="4"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="4"/>
-[...1 lines deleted...]
-      <c r="C11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3"/>
+      <c r="C11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D11" s="4"/>
-      <c r="E11" s="4" t="s">
+      <c r="D11" s="3"/>
+      <c r="E11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F11" s="4"/>
-      <c r="G11" s="4" t="s">
+      <c r="F11" s="3"/>
+      <c r="G11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="H11" s="4"/>
+      <c r="H11" s="3"/>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="6" t="s">
+      <c r="B13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="E13" s="6">
-[...2 lines deleted...]
-      <c r="F13" s="6" t="s">
+      <c r="C13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="4"/>
+      <c r="B14" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" s="4"/>
+      <c r="B15" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="4"/>
+      <c r="B16" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="4"/>
+      <c r="B17" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="4"/>
+      <c r="B18" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="4"/>
+      <c r="B19" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="4"/>
+      <c r="B20" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="G13" s="6">
-[...2 lines deleted...]
-      <c r="H13" s="6" t="s">
+      <c r="C21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="4"/>
+      <c r="B22" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E22" s="5">
+        <v>11.2</v>
+      </c>
+      <c r="F22" s="5">
+        <v>7.7</v>
+      </c>
+      <c r="G22" s="5">
+        <v>11.2</v>
+      </c>
+      <c r="H22" s="5">
+        <v>7.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="4"/>
+      <c r="B23" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E23" s="5">
+        <v>15.1</v>
+      </c>
+      <c r="F23" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="G23" s="5">
+        <v>15.1</v>
+      </c>
+      <c r="H23" s="5">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="4"/>
+      <c r="B24" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C24" s="5">
+        <v>17.4</v>
+      </c>
+      <c r="D24" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="E24" s="5">
+        <v>21.4</v>
+      </c>
+      <c r="F24" s="5">
+        <v>5.7</v>
+      </c>
+      <c r="G24" s="5">
+        <v>21.3</v>
+      </c>
+      <c r="H24" s="5">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="4"/>
+      <c r="B25" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C25" s="5">
+        <v>10.6</v>
+      </c>
+      <c r="D25" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="E25" s="5">
+        <v>16.7</v>
+      </c>
+      <c r="F25" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="G25" s="5">
+        <v>16.6</v>
+      </c>
+      <c r="H25" s="5">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="4"/>
+      <c r="B26" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C26" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="D26" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="E26" s="5">
+        <v>10.3</v>
+      </c>
+      <c r="F26" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="G26" s="5">
+        <v>10.1</v>
+      </c>
+      <c r="H26" s="5">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="4"/>
+      <c r="B27" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C27" s="5">
+        <v>27.8</v>
+      </c>
+      <c r="D27" s="5">
+        <v>6.7</v>
+      </c>
+      <c r="E27" s="5">
+        <v>16.7</v>
+      </c>
+      <c r="F27" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="G27" s="5">
+        <v>19.1</v>
+      </c>
+      <c r="H27" s="5">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="4"/>
+      <c r="B28" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C28" s="5">
+        <v>14.5</v>
+      </c>
+      <c r="D28" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="E28" s="5">
+        <v>14.4</v>
+      </c>
+      <c r="F28" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="G28" s="5">
+        <v>14.5</v>
+      </c>
+      <c r="H28" s="5">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B29" s="4" t="s">
         <v>17</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="D14" s="6" t="s">
+      <c r="C29" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E29" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G29" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="4"/>
+      <c r="B30" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C30" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E30" s="5">
+        <v>13.1</v>
+      </c>
+      <c r="F30" s="5">
+        <v>5.9</v>
+      </c>
+      <c r="G30" s="5">
+        <v>12.8</v>
+      </c>
+      <c r="H30" s="5">
+        <v>5.8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="4"/>
+      <c r="B31" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E31" s="5">
+        <v>13.4</v>
+      </c>
+      <c r="F31" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="G31" s="5">
+        <v>13.4</v>
+      </c>
+      <c r="H31" s="5">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="4"/>
+      <c r="B32" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C32" s="5">
+        <v>27.1</v>
+      </c>
+      <c r="D32" s="5">
+        <v>22.2</v>
+      </c>
+      <c r="E32" s="5">
+        <v>23.7</v>
+      </c>
+      <c r="F32" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="G32" s="5">
+        <v>23.8</v>
+      </c>
+      <c r="H32" s="5">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="4"/>
+      <c r="B33" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C33" s="5">
+        <v>23.9</v>
+      </c>
+      <c r="D33" s="5">
+        <v>8.4</v>
+      </c>
+      <c r="E33" s="5">
+        <v>15.9</v>
+      </c>
+      <c r="F33" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="G33" s="5">
+        <v>16.0</v>
+      </c>
+      <c r="H33" s="5">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="4"/>
+      <c r="B34" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C34" s="5">
+        <v>6.4</v>
+      </c>
+      <c r="D34" s="5">
+        <v>7.6</v>
+      </c>
+      <c r="E34" s="5">
+        <v>13.1</v>
+      </c>
+      <c r="F34" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="G34" s="5">
+        <v>13.0</v>
+      </c>
+      <c r="H34" s="5">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="4"/>
+      <c r="B35" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C35" s="5">
+        <v>62.7</v>
+      </c>
+      <c r="D35" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="E35" s="5">
+        <v>15.1</v>
+      </c>
+      <c r="F35" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="G35" s="5">
+        <v>28.5</v>
+      </c>
+      <c r="H35" s="5">
+        <v>8.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="4"/>
+      <c r="B36" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C36" s="5">
+        <v>38.9</v>
+      </c>
+      <c r="D36" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="E36" s="5">
+        <v>15.2</v>
+      </c>
+      <c r="F36" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="G36" s="5">
+        <v>15.7</v>
+      </c>
+      <c r="H36" s="5">
+        <v>1.1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="E14" s="6">
-[...2 lines deleted...]
-      <c r="F14" s="6" t="s">
+      <c r="C37" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E37" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G37" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="4"/>
+      <c r="B38" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C38" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E38" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G38" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H38" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="4"/>
+      <c r="B39" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E39" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G39" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H39" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="4"/>
+      <c r="B40" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C40" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E40" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G40" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="4"/>
+      <c r="B41" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C41" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E41" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G41" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H41" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="4"/>
+      <c r="B42" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C42" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E42" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G42" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="4"/>
+      <c r="B43" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C43" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E43" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G43" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="4"/>
+      <c r="B44" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C44" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E44" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G44" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B45" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="G14" s="6">
-[...2 lines deleted...]
-      <c r="H14" s="6" t="s">
+      <c r="C45" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E45" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G45" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" s="4"/>
+      <c r="B46" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C46" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E46" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G46" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H46" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="4"/>
+      <c r="B47" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C47" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E47" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G47" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H47" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" s="4"/>
+      <c r="B48" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C48" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E48" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G48" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H48" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="4"/>
+      <c r="B49" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C49" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E49" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G49" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H49" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="4"/>
+      <c r="B50" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C50" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E50" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G50" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H50" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="4"/>
+      <c r="B51" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C51" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E51" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G51" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H51" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="4"/>
+      <c r="B52" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E52" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G52" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H52" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B53" s="4" t="s">
         <v>17</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B15" s="5" t="s">
+      <c r="C53" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E53" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G53" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H53" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" s="4"/>
+      <c r="B54" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C15" s="6">
-[...2 lines deleted...]
-      <c r="D15" s="6" t="s">
+      <c r="C54" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E54" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F54" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G54" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H54" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" s="4"/>
+      <c r="B55" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C55" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E55" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G55" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="4"/>
+      <c r="B56" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C56" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E56" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G56" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H56" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" s="4"/>
+      <c r="B57" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C57" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E57" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G57" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H57" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" s="4"/>
+      <c r="B58" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C58" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E58" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F58" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G58" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H58" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" s="4"/>
+      <c r="B59" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C59" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E59" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G59" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H59" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" s="4"/>
+      <c r="B60" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C60" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E60" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F60" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G60" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H60" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B61" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="E15" s="6">
-[...14 lines deleted...]
-      <c r="B16" s="5" t="s">
+      <c r="C61" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E61" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G61" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H61" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="4"/>
+      <c r="B62" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C62" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E62" s="5">
+        <v>12.1</v>
+      </c>
+      <c r="F62" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="G62" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="H62" s="5">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="4"/>
+      <c r="B63" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C16" s="6">
-[...20 lines deleted...]
-      <c r="B17" s="5" t="s">
+      <c r="C63" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E63" s="5">
+        <v>14.7</v>
+      </c>
+      <c r="F63" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="G63" s="5">
+        <v>14.6</v>
+      </c>
+      <c r="H63" s="5">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="4"/>
+      <c r="B64" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C17" s="6">
-[...20 lines deleted...]
-      <c r="B18" s="5" t="s">
+      <c r="C64" s="5">
+        <v>19.0</v>
+      </c>
+      <c r="D64" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="E64" s="5">
+        <v>21.9</v>
+      </c>
+      <c r="F64" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="G64" s="5">
+        <v>21.8</v>
+      </c>
+      <c r="H64" s="5">
+        <v>4.6</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="4"/>
+      <c r="B65" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C18" s="6">
-[...20 lines deleted...]
-      <c r="B19" s="5" t="s">
+      <c r="C65" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="D65" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="E65" s="5">
+        <v>16.5</v>
+      </c>
+      <c r="F65" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="G65" s="5">
+        <v>16.4</v>
+      </c>
+      <c r="H65" s="5">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="4"/>
+      <c r="B66" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C19" s="6">
-[...20 lines deleted...]
-      <c r="B20" s="5" t="s">
+      <c r="C66" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="D66" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="E66" s="5">
+        <v>10.9</v>
+      </c>
+      <c r="F66" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="G66" s="5">
+        <v>10.8</v>
+      </c>
+      <c r="H66" s="5">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="4"/>
+      <c r="B67" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C67" s="5">
+        <v>34.4</v>
+      </c>
+      <c r="D67" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="E67" s="5">
+        <v>16.5</v>
+      </c>
+      <c r="F67" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="G67" s="5">
+        <v>20.5</v>
+      </c>
+      <c r="H67" s="5">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="4"/>
+      <c r="B68" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="C20" s="6">
-[...202 lines deleted...]
-      <c r="F28" s="6">
+      <c r="C68" s="5">
+        <v>17.8</v>
+      </c>
+      <c r="D68" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="E68" s="5">
+        <v>14.6</v>
+      </c>
+      <c r="F68" s="5">
         <v>0.9</v>
       </c>
-      <c r="G28" s="6">
-[...843 lines deleted...]
-      <c r="E63" s="6">
+      <c r="G68" s="5">
         <v>14.7</v>
       </c>
-      <c r="F63" s="6">
-[...125 lines deleted...]
-      <c r="H68" s="6">
+      <c r="H68" s="5">
         <v>0.8</v>
       </c>
     </row>
     <row r="69" spans="1:8" customHeight="1" ht="21.75">
-      <c r="A69" t="inlineStr">
-[...32 lines deleted...]
-      <c r="H69" s="3"/>
+      <c r="A69" t="s">
+        <v>30</v>
+      </c>
+      <c r="C69" s="2"/>
+      <c r="D69" s="2"/>
+      <c r="E69" s="2"/>
+      <c r="F69" s="2"/>
+      <c r="G69" s="2"/>
+      <c r="H69" s="2"/>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" s="6"/>
+      <c r="B70" s="7"/>
+      <c r="C70" s="7"/>
+      <c r="D70" s="7"/>
+      <c r="E70" s="7"/>
+      <c r="F70" s="7"/>
+      <c r="G70" s="7"/>
+      <c r="H70" s="7"/>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C71" s="7"/>
+      <c r="D71" s="7"/>
+      <c r="E71" s="7"/>
+      <c r="F71" s="7"/>
+      <c r="G71" s="7"/>
+      <c r="H71" s="7"/>
     </row>
     <row r="72" spans="1:8">
-      <c r="A72" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A72" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C72" s="7"/>
+      <c r="D72" s="7"/>
+      <c r="E72" s="7"/>
+      <c r="F72" s="7"/>
+      <c r="G72" s="7"/>
+      <c r="H72" s="7"/>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C73" s="7"/>
+      <c r="D73" s="7"/>
+      <c r="E73" s="7"/>
+      <c r="F73" s="7"/>
+      <c r="G73" s="7"/>
+      <c r="H73" s="7"/>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C74" s="7"/>
+      <c r="D74" s="7"/>
+      <c r="E74" s="7"/>
+      <c r="F74" s="7"/>
+      <c r="G74" s="7"/>
+      <c r="H74" s="7"/>
     </row>
     <row r="75" spans="1:8">
-      <c r="A75" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A75" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C75" s="7"/>
+      <c r="D75" s="7"/>
+      <c r="E75" s="7"/>
+      <c r="F75" s="7"/>
+      <c r="G75" s="7"/>
+      <c r="H75" s="7"/>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C76" s="7"/>
+      <c r="D76" s="7"/>
+      <c r="E76" s="7"/>
+      <c r="F76" s="7"/>
+      <c r="G76" s="7"/>
+      <c r="H76" s="7"/>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C77" s="7"/>
+      <c r="D77" s="7"/>
+      <c r="E77" s="7"/>
+      <c r="F77" s="7"/>
+      <c r="G77" s="7"/>
+      <c r="H77" s="7"/>
     </row>
     <row r="78" spans="1:8">
-      <c r="A78" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A78" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C78" s="7"/>
+      <c r="D78" s="7"/>
+      <c r="E78" s="7"/>
+      <c r="F78" s="7"/>
+      <c r="G78" s="7"/>
+      <c r="H78" s="7"/>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C79" s="7"/>
+      <c r="D79" s="7"/>
+      <c r="E79" s="7"/>
+      <c r="F79" s="7"/>
+      <c r="G79" s="7"/>
+      <c r="H79" s="7"/>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C80" s="7"/>
+      <c r="D80" s="7"/>
+      <c r="E80" s="7"/>
+      <c r="F80" s="7"/>
+      <c r="G80" s="7"/>
+      <c r="H80" s="7"/>
     </row>
     <row r="81" spans="1:8">
-      <c r="A81" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A81" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C81" s="7"/>
+      <c r="D81" s="7"/>
+      <c r="E81" s="7"/>
+      <c r="F81" s="7"/>
+      <c r="G81" s="7"/>
+      <c r="H81" s="7"/>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B82" s="7"/>
+      <c r="C82" s="7"/>
+      <c r="D82" s="7"/>
+      <c r="E82" s="7"/>
+      <c r="F82" s="7"/>
+      <c r="G82" s="7"/>
+      <c r="H82" s="7"/>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C83" s="7"/>
+      <c r="D83" s="7"/>
+      <c r="E83" s="7"/>
+      <c r="F83" s="7"/>
+      <c r="G83" s="7"/>
+      <c r="H83" s="7"/>
     </row>
     <row r="84" spans="1:8">
-      <c r="A84" t="inlineStr">
-[...29 lines deleted...]
-      <c r="A85" s="1" t="s">
+      <c r="A84" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C84" s="7"/>
+      <c r="D84" s="7"/>
+      <c r="E84" s="7"/>
+      <c r="F84" s="7"/>
+      <c r="G84" s="7"/>
+      <c r="H84" s="7"/>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C85" s="7"/>
+      <c r="D85" s="7"/>
+      <c r="E85" s="7"/>
+      <c r="F85" s="7"/>
+      <c r="G85" s="7"/>
+      <c r="H85" s="7"/>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C86" s="7"/>
+      <c r="D86" s="7"/>
+      <c r="E86" s="7"/>
+      <c r="F86" s="7"/>
+      <c r="G86" s="7"/>
+      <c r="H86" s="7"/>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B87" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C87" s="7"/>
+      <c r="D87" s="7"/>
+      <c r="E87" s="7"/>
+      <c r="F87" s="7"/>
+      <c r="G87" s="7"/>
+      <c r="H87" s="7"/>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C88" s="7"/>
+      <c r="D88" s="7"/>
+      <c r="E88" s="7"/>
+      <c r="F88" s="7"/>
+      <c r="G88" s="7"/>
+      <c r="H88" s="7"/>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B89" s="7"/>
+      <c r="C89" s="7"/>
+      <c r="D89" s="7"/>
+      <c r="E89" s="7"/>
+      <c r="F89" s="7"/>
+      <c r="G89" s="7"/>
+      <c r="H89" s="7"/>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C90" s="7"/>
+      <c r="D90" s="7"/>
+      <c r="E90" s="7"/>
+      <c r="F90" s="7"/>
+      <c r="G90" s="7"/>
+      <c r="H90" s="7"/>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C91" s="7"/>
+      <c r="D91" s="7"/>
+      <c r="E91" s="7"/>
+      <c r="F91" s="7"/>
+      <c r="G91" s="7"/>
+      <c r="H91" s="7"/>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C92" s="7"/>
+      <c r="D92" s="7"/>
+      <c r="E92" s="7"/>
+      <c r="F92" s="7"/>
+      <c r="G92" s="7"/>
+      <c r="H92" s="7"/>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B93" s="7"/>
+      <c r="C93" s="7"/>
+      <c r="D93" s="7"/>
+      <c r="E93" s="7"/>
+      <c r="F93" s="7"/>
+      <c r="G93" s="7"/>
+      <c r="H93" s="7"/>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B94" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C94" s="7"/>
+      <c r="D94" s="7"/>
+      <c r="E94" s="7"/>
+      <c r="F94" s="7"/>
+      <c r="G94" s="7"/>
+      <c r="H94" s="7"/>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C95" s="7"/>
+      <c r="D95" s="7"/>
+      <c r="E95" s="7"/>
+      <c r="F95" s="7"/>
+      <c r="G95" s="7"/>
+      <c r="H95" s="7"/>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B96" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C96" s="7"/>
+      <c r="D96" s="7"/>
+      <c r="E96" s="7"/>
+      <c r="F96" s="7"/>
+      <c r="G96" s="7"/>
+      <c r="H96" s="7"/>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B97" s="7"/>
+      <c r="C97" s="7"/>
+      <c r="D97" s="7"/>
+      <c r="E97" s="7"/>
+      <c r="F97" s="7"/>
+      <c r="G97" s="7"/>
+      <c r="H97" s="7"/>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" s="6" t="s">
         <v>39</v>
       </c>
-    </row>
-[...103 lines deleted...]
-      </c>
+      <c r="B98" s="7"/>
+      <c r="C98" s="7"/>
+      <c r="D98" s="7"/>
+      <c r="E98" s="7"/>
+      <c r="F98" s="7"/>
+      <c r="G98" s="7"/>
+      <c r="H98" s="7"/>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="B99" s="7"/>
+      <c r="C99" s="7"/>
+      <c r="D99" s="7"/>
+      <c r="E99" s="7"/>
+      <c r="F99" s="7"/>
+      <c r="G99" s="7"/>
+      <c r="H99" s="7"/>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C100" s="7"/>
+      <c r="D100" s="7"/>
+      <c r="E100" s="7"/>
+      <c r="F100" s="7"/>
+      <c r="G100" s="7"/>
+      <c r="H100" s="7"/>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B101" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C101" s="7"/>
+      <c r="D101" s="7"/>
+      <c r="E101" s="7"/>
+      <c r="F101" s="7"/>
+      <c r="G101" s="7"/>
+      <c r="H101" s="7"/>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B102" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="C102" s="7"/>
+      <c r="D102" s="7"/>
+      <c r="E102" s="7"/>
+      <c r="F102" s="7"/>
+      <c r="G102" s="7"/>
+      <c r="H102" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="C10:H10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="A13:A20"/>
     <mergeCell ref="A21:A28"/>
     <mergeCell ref="A29:A36"/>
     <mergeCell ref="A37:A44"/>
     <mergeCell ref="A45:A52"/>
     <mergeCell ref="A53:A60"/>
     <mergeCell ref="A61:A68"/>
     <mergeCell ref="A69:H69"/>
-    <mergeCell ref="A72:H72"/>
-[...14 lines deleted...]
-    <mergeCell ref="A94:H94"/>
+    <mergeCell ref="A70:H70"/>
+    <mergeCell ref="B71:H71"/>
+    <mergeCell ref="B72:H72"/>
+    <mergeCell ref="B73:H73"/>
+    <mergeCell ref="B74:H74"/>
+    <mergeCell ref="B75:H75"/>
+    <mergeCell ref="B76:H76"/>
+    <mergeCell ref="B77:H77"/>
+    <mergeCell ref="B78:H78"/>
+    <mergeCell ref="B79:H79"/>
+    <mergeCell ref="B80:H80"/>
+    <mergeCell ref="B81:H81"/>
+    <mergeCell ref="B82:H82"/>
+    <mergeCell ref="B83:H83"/>
+    <mergeCell ref="B84:H84"/>
+    <mergeCell ref="B85:H85"/>
+    <mergeCell ref="B86:H86"/>
+    <mergeCell ref="B87:H87"/>
+    <mergeCell ref="B88:H88"/>
+    <mergeCell ref="B89:H89"/>
+    <mergeCell ref="B90:H90"/>
+    <mergeCell ref="B91:H91"/>
+    <mergeCell ref="B92:H92"/>
+    <mergeCell ref="B93:H93"/>
+    <mergeCell ref="B94:H94"/>
+    <mergeCell ref="B95:H95"/>
+    <mergeCell ref="B96:H96"/>
+    <mergeCell ref="B97:H97"/>
+    <mergeCell ref="B98:H98"/>
+    <mergeCell ref="B99:H99"/>
+    <mergeCell ref="B100:H100"/>
+    <mergeCell ref="B101:H101"/>
+    <mergeCell ref="B102:H102"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>