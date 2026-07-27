--- v1 (2026-01-23)
+++ v2 (2026-07-27)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>intensità del pascolo</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Beweidungsintensität</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: Kanton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>cantone</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Kanton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,252 +172,252 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessun pascolo/nessuna indicazione</t>
+    <t>keine Beweidung/keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>estensivo, passato</t>
-[...14 lines deleted...]
-    <t>totale</t>
+    <t>extensiv, nicht aktuell</t>
+  </si>
+  <si>
+    <t>extensiv, aktuell</t>
+  </si>
+  <si>
+    <t>intensiv, nicht aktuell</t>
+  </si>
+  <si>
+    <t>intensiv, aktuell</t>
+  </si>
+  <si>
+    <t>keine Beweidung</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1237898/419648</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">intensità del pascolo</t>
+      <t xml:space="preserve">Beweidungsintensität</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #450</t>
     </r>
   </si>
   <si>
-    <t>Aree di saggio senza/con tracce di pascolamento da parte di bestiame nel popolamento determinante dell'area di interpretazione (50 x 50 m), nonché l'intensità e l'attualità del pascolo in base alla presenza e alla freschezza delle loro tracce, in particolare impronte e feci. Fonte: rilievo sul terreno (MID 205: Beweidungsintensität)</t>
+    <t>Probeflächen ohne/mit Spuren von Beweidung durch Nutztiere im massgebenden Bestand auf der Interpretationsfläche (50 × 50 m) sowie Intensität und Aktualität der Beweidung aufgrund des Vorkommens und der Frische von Beweidungszeichen, insbesondere Tritt- und Kotspuren. Grundlage: Feldaufnahme (MID 205: Beweidungsintensität)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">Kanton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -769,51 +769,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -2329,51 +2329,51 @@
         <v>100.0</v>
       </c>
       <c r="AY19" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AZ19" s="6">
         <v>100.0</v>
       </c>
       <c r="BA19" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:53" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1237898/419648</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
@@ -2411,191 +2411,191 @@
       <c r="AQ20" s="3"/>
       <c r="AR20" s="3"/>
       <c r="AS20" s="3"/>
       <c r="AT20" s="3"/>
       <c r="AU20" s="3"/>
       <c r="AV20" s="3"/>
       <c r="AW20" s="3"/>
       <c r="AX20" s="3"/>
       <c r="AY20" s="3"/>
       <c r="AZ20" s="3"/>
       <c r="BA20" s="3"/>
     </row>
     <row r="23" spans="1:53">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:53" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:53">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">intensità del pascolo</t>
+            <t xml:space="preserve">Beweidungsintensität</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #450</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:53" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="29" spans="1:53">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">Kanton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:53" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="32" spans="1:53">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:53" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="35" spans="1:53">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:53" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>