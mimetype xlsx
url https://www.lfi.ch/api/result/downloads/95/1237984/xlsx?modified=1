--- v1 (2025-11-17)
+++ v2 (2026-09-08)
@@ -1,460 +1,374 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
-[...126 lines deleted...]
-    <t>Switzerland</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>nombre de tiges</t>
+  </si>
+  <si>
+    <t>zones supérieures/inférieures</t>
+  </si>
+  <si>
+    <t>découpage régional: région économique</t>
+  </si>
+  <si>
+    <t>unité: n/ha</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>n/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>lower altitude zone</t>
-[...2 lines deleted...]
-    <t>higher altitude zone</t>
+    <t>zones inférieures</t>
+  </si>
+  <si>
+    <t>zones supérieures</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante IFN4/IFN5 [2282]
+Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région économique [WIREGR0704, 366]
+Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>nombre de tiges [73], Stk.
+Nombre de tiges de tous les arbres et arbustes vifs (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 24.07.2020 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>surface [1], ha
+Fläche.</t>
+  </si>
+  <si>
+    <t>gerechnet am 27.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>pro Hektar [1] - forêt accessible sans la forêt buissonnante IFN4/IFN5 [2282]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>zones supérieures/inférieures [NAISHLTLKOMB, 2635]
+Zones situées à des altitudes plus ou moins élevées, classées en fonction des étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005). La frontière entre les zones supérieures et les zones inférieures s'étend au nord des Alpes entre les étages «montagnard supérieur» et «montagnard inférieur», et au sud des Alpes entre les étages «haut-montagnard» et «montagnard supérieur/inférieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 07:22:36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, zones inférieures, zones supérieures, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -715,980 +629,1706 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE33"/>
+  <dimension ref="A1:AE42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B18" sqref="B18:AE42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
-[...29 lines deleted...]
-    <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12" customWidth="true" style="0"/>
+    <col min="9" max="9" width="10" customWidth="true" style="0"/>
+    <col min="10" max="10" width="10" customWidth="true" style="0"/>
+    <col min="11" max="11" width="8" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12" customWidth="true" style="0"/>
+    <col min="13" max="13" width="10" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13" customWidth="true" style="0"/>
+    <col min="15" max="15" width="11" customWidth="true" style="0"/>
+    <col min="16" max="16" width="11" customWidth="true" style="0"/>
+    <col min="17" max="17" width="9" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13" customWidth="true" style="0"/>
+    <col min="19" max="19" width="11" customWidth="true" style="0"/>
+    <col min="20" max="20" width="11" customWidth="true" style="0"/>
+    <col min="21" max="21" width="9" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12" customWidth="true" style="0"/>
+    <col min="23" max="23" width="10" customWidth="true" style="0"/>
+    <col min="24" max="24" width="13" customWidth="true" style="0"/>
+    <col min="25" max="25" width="11" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12" customWidth="true" style="0"/>
+    <col min="27" max="27" width="10" customWidth="true" style="0"/>
+    <col min="28" max="28" width="10" customWidth="true" style="0"/>
+    <col min="29" max="29" width="8" customWidth="true" style="0"/>
+    <col min="30" max="30" width="6" customWidth="true" style="0"/>
+    <col min="31" max="31" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:31">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...27 lines deleted...]
-      <c r="AE10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
+      <c r="P10" s="3"/>
+      <c r="Q10" s="3"/>
+      <c r="R10" s="3"/>
+      <c r="S10" s="3"/>
+      <c r="T10" s="3"/>
+      <c r="U10" s="3"/>
+      <c r="V10" s="3"/>
+      <c r="W10" s="3"/>
+      <c r="X10" s="3"/>
+      <c r="Y10" s="3"/>
+      <c r="Z10" s="3"/>
+      <c r="AA10" s="3"/>
+      <c r="AB10" s="3"/>
+      <c r="AC10" s="3"/>
+      <c r="AD10" s="3"/>
+      <c r="AE10" s="3"/>
     </row>
     <row r="11" spans="1:31">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
-      <c r="P11" s="4" t="s">
+      <c r="O11" s="3"/>
+      <c r="P11" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="Q11" s="4"/>
-      <c r="R11" s="4" t="s">
+      <c r="Q11" s="3"/>
+      <c r="R11" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="S11" s="4"/>
-      <c r="T11" s="4" t="s">
+      <c r="S11" s="3"/>
+      <c r="T11" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="U11" s="4"/>
-      <c r="V11" s="4" t="s">
+      <c r="U11" s="3"/>
+      <c r="V11" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="W11" s="4"/>
-      <c r="X11" s="4" t="s">
+      <c r="W11" s="3"/>
+      <c r="X11" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="Y11" s="4"/>
-      <c r="Z11" s="4" t="s">
+      <c r="Y11" s="3"/>
+      <c r="Z11" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="AA11" s="4"/>
-      <c r="AB11" s="4" t="s">
+      <c r="AA11" s="3"/>
+      <c r="AB11" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="AC11" s="4"/>
-      <c r="AD11" s="4" t="s">
+      <c r="AC11" s="3"/>
+      <c r="AD11" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AE11" s="4"/>
+      <c r="AE11" s="3"/>
     </row>
     <row r="12" spans="1:31">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="P12" s="4" t="s">
+      <c r="P12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Q12" s="4" t="s">
+      <c r="Q12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="R12" s="4" t="s">
+      <c r="R12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="S12" s="4" t="s">
+      <c r="S12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="T12" s="4" t="s">
+      <c r="T12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="U12" s="4" t="s">
+      <c r="U12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="V12" s="4" t="s">
+      <c r="V12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="W12" s="4" t="s">
+      <c r="W12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="X12" s="4" t="s">
+      <c r="X12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Y12" s="4" t="s">
+      <c r="Y12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="Z12" s="4" t="s">
+      <c r="Z12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AA12" s="4" t="s">
+      <c r="AA12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="AB12" s="4" t="s">
+      <c r="AB12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AC12" s="4" t="s">
+      <c r="AC12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="AD12" s="4" t="s">
+      <c r="AD12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AE12" s="4" t="s">
+      <c r="AE12" s="3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:31">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="P13" s="6">
+      <c r="P13" s="5">
         <v>0</v>
       </c>
-      <c r="Q13" s="6" t="s">
+      <c r="Q13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="R13" s="6">
+      <c r="R13" s="5">
         <v>0</v>
       </c>
-      <c r="S13" s="6" t="s">
+      <c r="S13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="T13" s="6">
+      <c r="T13" s="5">
         <v>0</v>
       </c>
-      <c r="U13" s="6" t="s">
+      <c r="U13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="V13" s="6">
+      <c r="V13" s="5">
         <v>0</v>
       </c>
-      <c r="W13" s="6" t="s">
+      <c r="W13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="X13" s="6">
+      <c r="X13" s="5">
         <v>0</v>
       </c>
-      <c r="Y13" s="6" t="s">
+      <c r="Y13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="Z13" s="6">
+      <c r="Z13" s="5">
         <v>0</v>
       </c>
-      <c r="AA13" s="6" t="s">
+      <c r="AA13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="AB13" s="6">
+      <c r="AB13" s="5">
         <v>0</v>
       </c>
-      <c r="AC13" s="6" t="s">
+      <c r="AC13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="AD13" s="6">
+      <c r="AD13" s="5">
         <v>0</v>
       </c>
-      <c r="AE13" s="6" t="s">
+      <c r="AE13" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:31">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>408</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>4</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>359</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>6</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>377</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>8</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>376</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>5</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>330</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>4</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>407</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>13</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>444</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>6</v>
       </c>
-      <c r="P14" s="6">
+      <c r="P14" s="5">
         <v>424</v>
       </c>
-      <c r="Q14" s="6">
+      <c r="Q14" s="5">
         <v>9</v>
       </c>
-      <c r="R14" s="6">
+      <c r="R14" s="5">
         <v>502</v>
       </c>
-      <c r="S14" s="6">
+      <c r="S14" s="5">
         <v>9</v>
       </c>
-      <c r="T14" s="6">
+      <c r="T14" s="5">
         <v>571</v>
       </c>
-      <c r="U14" s="6">
+      <c r="U14" s="5">
         <v>15</v>
       </c>
-      <c r="V14" s="6">
+      <c r="V14" s="5">
         <v>320</v>
       </c>
-      <c r="W14" s="6">
+      <c r="W14" s="5">
         <v>17</v>
       </c>
-      <c r="X14" s="6">
+      <c r="X14" s="5">
         <v>423</v>
       </c>
-      <c r="Y14" s="6">
+      <c r="Y14" s="5">
         <v>10</v>
       </c>
-      <c r="Z14" s="6">
+      <c r="Z14" s="5">
         <v>339</v>
       </c>
-      <c r="AA14" s="6">
+      <c r="AA14" s="5">
         <v>10</v>
       </c>
-      <c r="AB14" s="6">
+      <c r="AB14" s="5">
         <v>533</v>
       </c>
-      <c r="AC14" s="6">
+      <c r="AC14" s="5">
         <v>5</v>
       </c>
-      <c r="AD14" s="6">
+      <c r="AD14" s="5">
         <v>408</v>
       </c>
-      <c r="AE14" s="6">
+      <c r="AE14" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:31">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>376</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>5</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>440</v>
       </c>
-      <c r="E15" s="6" t="s">
+      <c r="E15" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>321</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>20</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>303</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>20</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>198</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>43</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>464</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>9</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>438</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>6</v>
       </c>
-      <c r="P15" s="6">
+      <c r="P15" s="5">
         <v>378</v>
       </c>
-      <c r="Q15" s="6">
+      <c r="Q15" s="5">
         <v>6</v>
       </c>
-      <c r="R15" s="6">
+      <c r="R15" s="5">
         <v>389</v>
       </c>
-      <c r="S15" s="6">
+      <c r="S15" s="5">
         <v>6</v>
       </c>
-      <c r="T15" s="6">
+      <c r="T15" s="5">
         <v>472</v>
       </c>
-      <c r="U15" s="6">
+      <c r="U15" s="5">
         <v>9</v>
       </c>
-      <c r="V15" s="6">
+      <c r="V15" s="5">
         <v>385</v>
       </c>
-      <c r="W15" s="6">
+      <c r="W15" s="5">
         <v>10</v>
       </c>
-      <c r="X15" s="6">
+      <c r="X15" s="5">
         <v>412</v>
       </c>
-      <c r="Y15" s="6">
+      <c r="Y15" s="5">
         <v>5</v>
       </c>
-      <c r="Z15" s="6">
+      <c r="Z15" s="5">
         <v>402</v>
       </c>
-      <c r="AA15" s="6">
+      <c r="AA15" s="5">
         <v>4</v>
       </c>
-      <c r="AB15" s="6">
+      <c r="AB15" s="5">
         <v>365</v>
       </c>
-      <c r="AC15" s="6">
+      <c r="AC15" s="5">
         <v>5</v>
       </c>
-      <c r="AD15" s="6">
+      <c r="AD15" s="5">
         <v>402</v>
       </c>
-      <c r="AE15" s="6">
+      <c r="AE15" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:31">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>395</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>3</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>360</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>6</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>372</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>7</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>375</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>5</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>329</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>4</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>452</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>7</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>440</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>4</v>
       </c>
-      <c r="P16" s="6">
+      <c r="P16" s="5">
         <v>394</v>
       </c>
-      <c r="Q16" s="6">
+      <c r="Q16" s="5">
         <v>5</v>
       </c>
-      <c r="R16" s="6">
+      <c r="R16" s="5">
         <v>413</v>
       </c>
-      <c r="S16" s="6">
+      <c r="S16" s="5">
         <v>5</v>
       </c>
-      <c r="T16" s="6">
+      <c r="T16" s="5">
         <v>488</v>
       </c>
-      <c r="U16" s="6">
+      <c r="U16" s="5">
         <v>8</v>
       </c>
-      <c r="V16" s="6">
+      <c r="V16" s="5">
         <v>367</v>
       </c>
-      <c r="W16" s="6">
+      <c r="W16" s="5">
         <v>8</v>
       </c>
-      <c r="X16" s="6">
+      <c r="X16" s="5">
         <v>413</v>
       </c>
-      <c r="Y16" s="6">
+      <c r="Y16" s="5">
         <v>4</v>
       </c>
-      <c r="Z16" s="6">
+      <c r="Z16" s="5">
         <v>399</v>
       </c>
-      <c r="AA16" s="6">
+      <c r="AA16" s="5">
         <v>4</v>
       </c>
-      <c r="AB16" s="6">
+      <c r="AB16" s="5">
         <v>462</v>
       </c>
-      <c r="AC16" s="6">
+      <c r="AC16" s="5">
         <v>4</v>
       </c>
-      <c r="AD16" s="6">
+      <c r="AD16" s="5">
         <v>405</v>
       </c>
-      <c r="AE16" s="6">
+      <c r="AE16" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:31" customHeight="1" ht="21.75">
-      <c r="A17" t="inlineStr">
-[...56 lines deleted...]
-      <c r="AE17" s="3"/>
+      <c r="A17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2"/>
+      <c r="O17" s="2"/>
+      <c r="P17" s="2"/>
+      <c r="Q17" s="2"/>
+      <c r="R17" s="2"/>
+      <c r="S17" s="2"/>
+      <c r="T17" s="2"/>
+      <c r="U17" s="2"/>
+      <c r="V17" s="2"/>
+      <c r="W17" s="2"/>
+      <c r="X17" s="2"/>
+      <c r="Y17" s="2"/>
+      <c r="Z17" s="2"/>
+      <c r="AA17" s="2"/>
+      <c r="AB17" s="2"/>
+      <c r="AC17" s="2"/>
+      <c r="AD17" s="2"/>
+      <c r="AE17" s="2"/>
+    </row>
+    <row r="18" spans="1:31">
+      <c r="A18" s="6"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+      <c r="P18" s="7"/>
+      <c r="Q18" s="7"/>
+      <c r="R18" s="7"/>
+      <c r="S18" s="7"/>
+      <c r="T18" s="7"/>
+      <c r="U18" s="7"/>
+      <c r="V18" s="7"/>
+      <c r="W18" s="7"/>
+      <c r="X18" s="7"/>
+      <c r="Y18" s="7"/>
+      <c r="Z18" s="7"/>
+      <c r="AA18" s="7"/>
+      <c r="AB18" s="7"/>
+      <c r="AC18" s="7"/>
+      <c r="AD18" s="7"/>
+      <c r="AE18" s="7"/>
+    </row>
+    <row r="19" spans="1:31">
+      <c r="A19" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7"/>
+      <c r="R19" s="7"/>
+      <c r="S19" s="7"/>
+      <c r="T19" s="7"/>
+      <c r="U19" s="7"/>
+      <c r="V19" s="7"/>
+      <c r="W19" s="7"/>
+      <c r="X19" s="7"/>
+      <c r="Y19" s="7"/>
+      <c r="Z19" s="7"/>
+      <c r="AA19" s="7"/>
+      <c r="AB19" s="7"/>
+      <c r="AC19" s="7"/>
+      <c r="AD19" s="7"/>
+      <c r="AE19" s="7"/>
     </row>
     <row r="20" spans="1:31">
-      <c r="A20" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A20" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7"/>
+      <c r="R20" s="7"/>
+      <c r="S20" s="7"/>
+      <c r="T20" s="7"/>
+      <c r="U20" s="7"/>
+      <c r="V20" s="7"/>
+      <c r="W20" s="7"/>
+      <c r="X20" s="7"/>
+      <c r="Y20" s="7"/>
+      <c r="Z20" s="7"/>
+      <c r="AA20" s="7"/>
+      <c r="AB20" s="7"/>
+      <c r="AC20" s="7"/>
+      <c r="AD20" s="7"/>
+      <c r="AE20" s="7"/>
+    </row>
+    <row r="21" spans="1:31">
+      <c r="A21" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="7"/>
+      <c r="S21" s="7"/>
+      <c r="T21" s="7"/>
+      <c r="U21" s="7"/>
+      <c r="V21" s="7"/>
+      <c r="W21" s="7"/>
+      <c r="X21" s="7"/>
+      <c r="Y21" s="7"/>
+      <c r="Z21" s="7"/>
+      <c r="AA21" s="7"/>
+      <c r="AB21" s="7"/>
+      <c r="AC21" s="7"/>
+      <c r="AD21" s="7"/>
+      <c r="AE21" s="7"/>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7"/>
+      <c r="S22" s="7"/>
+      <c r="T22" s="7"/>
+      <c r="U22" s="7"/>
+      <c r="V22" s="7"/>
+      <c r="W22" s="7"/>
+      <c r="X22" s="7"/>
+      <c r="Y22" s="7"/>
+      <c r="Z22" s="7"/>
+      <c r="AA22" s="7"/>
+      <c r="AB22" s="7"/>
+      <c r="AC22" s="7"/>
+      <c r="AD22" s="7"/>
+      <c r="AE22" s="7"/>
     </row>
     <row r="23" spans="1:31">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7"/>
+      <c r="S23" s="7"/>
+      <c r="T23" s="7"/>
+      <c r="U23" s="7"/>
+      <c r="V23" s="7"/>
+      <c r="W23" s="7"/>
+      <c r="X23" s="7"/>
+      <c r="Y23" s="7"/>
+      <c r="Z23" s="7"/>
+      <c r="AA23" s="7"/>
+      <c r="AB23" s="7"/>
+      <c r="AC23" s="7"/>
+      <c r="AD23" s="7"/>
+      <c r="AE23" s="7"/>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+      <c r="V24" s="7"/>
+      <c r="W24" s="7"/>
+      <c r="X24" s="7"/>
+      <c r="Y24" s="7"/>
+      <c r="Z24" s="7"/>
+      <c r="AA24" s="7"/>
+      <c r="AB24" s="7"/>
+      <c r="AC24" s="7"/>
+      <c r="AD24" s="7"/>
+      <c r="AE24" s="7"/>
+    </row>
+    <row r="25" spans="1:31">
+      <c r="A25" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="7"/>
+      <c r="W25" s="7"/>
+      <c r="X25" s="7"/>
+      <c r="Y25" s="7"/>
+      <c r="Z25" s="7"/>
+      <c r="AA25" s="7"/>
+      <c r="AB25" s="7"/>
+      <c r="AC25" s="7"/>
+      <c r="AD25" s="7"/>
+      <c r="AE25" s="7"/>
     </row>
     <row r="26" spans="1:31">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+      <c r="V26" s="7"/>
+      <c r="W26" s="7"/>
+      <c r="X26" s="7"/>
+      <c r="Y26" s="7"/>
+      <c r="Z26" s="7"/>
+      <c r="AA26" s="7"/>
+      <c r="AB26" s="7"/>
+      <c r="AC26" s="7"/>
+      <c r="AD26" s="7"/>
+      <c r="AE26" s="7"/>
+    </row>
+    <row r="27" spans="1:31">
+      <c r="A27" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7"/>
+      <c r="X27" s="7"/>
+      <c r="Y27" s="7"/>
+      <c r="Z27" s="7"/>
+      <c r="AA27" s="7"/>
+      <c r="AB27" s="7"/>
+      <c r="AC27" s="7"/>
+      <c r="AD27" s="7"/>
+      <c r="AE27" s="7"/>
+    </row>
+    <row r="28" spans="1:31">
+      <c r="A28" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7"/>
+      <c r="W28" s="7"/>
+      <c r="X28" s="7"/>
+      <c r="Y28" s="7"/>
+      <c r="Z28" s="7"/>
+      <c r="AA28" s="7"/>
+      <c r="AB28" s="7"/>
+      <c r="AC28" s="7"/>
+      <c r="AD28" s="7"/>
+      <c r="AE28" s="7"/>
     </row>
     <row r="29" spans="1:31">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+      <c r="V29" s="7"/>
+      <c r="W29" s="7"/>
+      <c r="X29" s="7"/>
+      <c r="Y29" s="7"/>
+      <c r="Z29" s="7"/>
+      <c r="AA29" s="7"/>
+      <c r="AB29" s="7"/>
+      <c r="AC29" s="7"/>
+      <c r="AD29" s="7"/>
+      <c r="AE29" s="7"/>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7"/>
+      <c r="V30" s="7"/>
+      <c r="W30" s="7"/>
+      <c r="X30" s="7"/>
+      <c r="Y30" s="7"/>
+      <c r="Z30" s="7"/>
+      <c r="AA30" s="7"/>
+      <c r="AB30" s="7"/>
+      <c r="AC30" s="7"/>
+      <c r="AD30" s="7"/>
+      <c r="AE30" s="7"/>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7"/>
+      <c r="S31" s="7"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="7"/>
+      <c r="V31" s="7"/>
+      <c r="W31" s="7"/>
+      <c r="X31" s="7"/>
+      <c r="Y31" s="7"/>
+      <c r="Z31" s="7"/>
+      <c r="AA31" s="7"/>
+      <c r="AB31" s="7"/>
+      <c r="AC31" s="7"/>
+      <c r="AD31" s="7"/>
+      <c r="AE31" s="7"/>
     </row>
     <row r="32" spans="1:31">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+      <c r="P32" s="7"/>
+      <c r="Q32" s="7"/>
+      <c r="R32" s="7"/>
+      <c r="S32" s="7"/>
+      <c r="T32" s="7"/>
+      <c r="U32" s="7"/>
+      <c r="V32" s="7"/>
+      <c r="W32" s="7"/>
+      <c r="X32" s="7"/>
+      <c r="Y32" s="7"/>
+      <c r="Z32" s="7"/>
+      <c r="AA32" s="7"/>
+      <c r="AB32" s="7"/>
+      <c r="AC32" s="7"/>
+      <c r="AD32" s="7"/>
+      <c r="AE32" s="7"/>
+    </row>
+    <row r="33" spans="1:31">
+      <c r="A33" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+      <c r="P33" s="7"/>
+      <c r="Q33" s="7"/>
+      <c r="R33" s="7"/>
+      <c r="S33" s="7"/>
+      <c r="T33" s="7"/>
+      <c r="U33" s="7"/>
+      <c r="V33" s="7"/>
+      <c r="W33" s="7"/>
+      <c r="X33" s="7"/>
+      <c r="Y33" s="7"/>
+      <c r="Z33" s="7"/>
+      <c r="AA33" s="7"/>
+      <c r="AB33" s="7"/>
+      <c r="AC33" s="7"/>
+      <c r="AD33" s="7"/>
+      <c r="AE33" s="7"/>
+    </row>
+    <row r="34" spans="1:31">
+      <c r="A34" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+      <c r="P34" s="7"/>
+      <c r="Q34" s="7"/>
+      <c r="R34" s="7"/>
+      <c r="S34" s="7"/>
+      <c r="T34" s="7"/>
+      <c r="U34" s="7"/>
+      <c r="V34" s="7"/>
+      <c r="W34" s="7"/>
+      <c r="X34" s="7"/>
+      <c r="Y34" s="7"/>
+      <c r="Z34" s="7"/>
+      <c r="AA34" s="7"/>
+      <c r="AB34" s="7"/>
+      <c r="AC34" s="7"/>
+      <c r="AD34" s="7"/>
+      <c r="AE34" s="7"/>
+    </row>
+    <row r="35" spans="1:31">
+      <c r="A35" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+      <c r="P35" s="7"/>
+      <c r="Q35" s="7"/>
+      <c r="R35" s="7"/>
+      <c r="S35" s="7"/>
+      <c r="T35" s="7"/>
+      <c r="U35" s="7"/>
+      <c r="V35" s="7"/>
+      <c r="W35" s="7"/>
+      <c r="X35" s="7"/>
+      <c r="Y35" s="7"/>
+      <c r="Z35" s="7"/>
+      <c r="AA35" s="7"/>
+      <c r="AB35" s="7"/>
+      <c r="AC35" s="7"/>
+      <c r="AD35" s="7"/>
+      <c r="AE35" s="7"/>
+    </row>
+    <row r="36" spans="1:31">
+      <c r="A36" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+      <c r="P36" s="7"/>
+      <c r="Q36" s="7"/>
+      <c r="R36" s="7"/>
+      <c r="S36" s="7"/>
+      <c r="T36" s="7"/>
+      <c r="U36" s="7"/>
+      <c r="V36" s="7"/>
+      <c r="W36" s="7"/>
+      <c r="X36" s="7"/>
+      <c r="Y36" s="7"/>
+      <c r="Z36" s="7"/>
+      <c r="AA36" s="7"/>
+      <c r="AB36" s="7"/>
+      <c r="AC36" s="7"/>
+      <c r="AD36" s="7"/>
+      <c r="AE36" s="7"/>
+    </row>
+    <row r="37" spans="1:31">
+      <c r="A37" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+      <c r="P37" s="7"/>
+      <c r="Q37" s="7"/>
+      <c r="R37" s="7"/>
+      <c r="S37" s="7"/>
+      <c r="T37" s="7"/>
+      <c r="U37" s="7"/>
+      <c r="V37" s="7"/>
+      <c r="W37" s="7"/>
+      <c r="X37" s="7"/>
+      <c r="Y37" s="7"/>
+      <c r="Z37" s="7"/>
+      <c r="AA37" s="7"/>
+      <c r="AB37" s="7"/>
+      <c r="AC37" s="7"/>
+      <c r="AD37" s="7"/>
+      <c r="AE37" s="7"/>
+    </row>
+    <row r="38" spans="1:31">
+      <c r="A38" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+      <c r="P38" s="7"/>
+      <c r="Q38" s="7"/>
+      <c r="R38" s="7"/>
+      <c r="S38" s="7"/>
+      <c r="T38" s="7"/>
+      <c r="U38" s="7"/>
+      <c r="V38" s="7"/>
+      <c r="W38" s="7"/>
+      <c r="X38" s="7"/>
+      <c r="Y38" s="7"/>
+      <c r="Z38" s="7"/>
+      <c r="AA38" s="7"/>
+      <c r="AB38" s="7"/>
+      <c r="AC38" s="7"/>
+      <c r="AD38" s="7"/>
+      <c r="AE38" s="7"/>
+    </row>
+    <row r="39" spans="1:31">
+      <c r="A39" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+      <c r="P39" s="7"/>
+      <c r="Q39" s="7"/>
+      <c r="R39" s="7"/>
+      <c r="S39" s="7"/>
+      <c r="T39" s="7"/>
+      <c r="U39" s="7"/>
+      <c r="V39" s="7"/>
+      <c r="W39" s="7"/>
+      <c r="X39" s="7"/>
+      <c r="Y39" s="7"/>
+      <c r="Z39" s="7"/>
+      <c r="AA39" s="7"/>
+      <c r="AB39" s="7"/>
+      <c r="AC39" s="7"/>
+      <c r="AD39" s="7"/>
+      <c r="AE39" s="7"/>
+    </row>
+    <row r="40" spans="1:31">
+      <c r="A40" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+      <c r="P40" s="7"/>
+      <c r="Q40" s="7"/>
+      <c r="R40" s="7"/>
+      <c r="S40" s="7"/>
+      <c r="T40" s="7"/>
+      <c r="U40" s="7"/>
+      <c r="V40" s="7"/>
+      <c r="W40" s="7"/>
+      <c r="X40" s="7"/>
+      <c r="Y40" s="7"/>
+      <c r="Z40" s="7"/>
+      <c r="AA40" s="7"/>
+      <c r="AB40" s="7"/>
+      <c r="AC40" s="7"/>
+      <c r="AD40" s="7"/>
+      <c r="AE40" s="7"/>
+    </row>
+    <row r="41" spans="1:31">
+      <c r="A41" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+      <c r="P41" s="7"/>
+      <c r="Q41" s="7"/>
+      <c r="R41" s="7"/>
+      <c r="S41" s="7"/>
+      <c r="T41" s="7"/>
+      <c r="U41" s="7"/>
+      <c r="V41" s="7"/>
+      <c r="W41" s="7"/>
+      <c r="X41" s="7"/>
+      <c r="Y41" s="7"/>
+      <c r="Z41" s="7"/>
+      <c r="AA41" s="7"/>
+      <c r="AB41" s="7"/>
+      <c r="AC41" s="7"/>
+      <c r="AD41" s="7"/>
+      <c r="AE41" s="7"/>
+    </row>
+    <row r="42" spans="1:31">
+      <c r="A42" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+      <c r="P42" s="7"/>
+      <c r="Q42" s="7"/>
+      <c r="R42" s="7"/>
+      <c r="S42" s="7"/>
+      <c r="T42" s="7"/>
+      <c r="U42" s="7"/>
+      <c r="V42" s="7"/>
+      <c r="W42" s="7"/>
+      <c r="X42" s="7"/>
+      <c r="Y42" s="7"/>
+      <c r="Z42" s="7"/>
+      <c r="AA42" s="7"/>
+      <c r="AB42" s="7"/>
+      <c r="AC42" s="7"/>
+      <c r="AD42" s="7"/>
+      <c r="AE42" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>
     <mergeCell ref="A3:AE3"/>
     <mergeCell ref="A4:AE4"/>
     <mergeCell ref="A5:AE5"/>
     <mergeCell ref="A6:AE6"/>
     <mergeCell ref="A7:AE7"/>
     <mergeCell ref="A8:AE8"/>
     <mergeCell ref="B10:AE10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="P11:Q11"/>
     <mergeCell ref="R11:S11"/>
     <mergeCell ref="T11:U11"/>
     <mergeCell ref="V11:W11"/>
     <mergeCell ref="X11:Y11"/>
     <mergeCell ref="Z11:AA11"/>
     <mergeCell ref="AB11:AC11"/>
     <mergeCell ref="AD11:AE11"/>
     <mergeCell ref="A17:AE17"/>
-    <mergeCell ref="A20:AE20"/>
-[...8 lines deleted...]
-    <mergeCell ref="A33:AE33"/>
+    <mergeCell ref="A18:AE18"/>
+    <mergeCell ref="B19:AE19"/>
+    <mergeCell ref="B20:AE20"/>
+    <mergeCell ref="B21:AE21"/>
+    <mergeCell ref="B22:AE22"/>
+    <mergeCell ref="B23:AE23"/>
+    <mergeCell ref="B24:AE24"/>
+    <mergeCell ref="B25:AE25"/>
+    <mergeCell ref="B26:AE26"/>
+    <mergeCell ref="B27:AE27"/>
+    <mergeCell ref="B28:AE28"/>
+    <mergeCell ref="B29:AE29"/>
+    <mergeCell ref="B30:AE30"/>
+    <mergeCell ref="B31:AE31"/>
+    <mergeCell ref="B32:AE32"/>
+    <mergeCell ref="B33:AE33"/>
+    <mergeCell ref="B34:AE34"/>
+    <mergeCell ref="B35:AE35"/>
+    <mergeCell ref="B36:AE36"/>
+    <mergeCell ref="B37:AE37"/>
+    <mergeCell ref="B38:AE38"/>
+    <mergeCell ref="B39:AE39"/>
+    <mergeCell ref="B40:AE40"/>
+    <mergeCell ref="B41:AE41"/>
+    <mergeCell ref="B42:AE42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>