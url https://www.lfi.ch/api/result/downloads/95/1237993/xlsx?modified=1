--- v1 (2026-01-12)
+++ v2 (2026-04-01)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Hochlagen/Tieflagen</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>nombre de tiges</t>
+  </si>
+  <si>
+    <t>zones supérieures/inférieures</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeografische Region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Stk./ha</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: n/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...9 lines deleted...]
-    <t>biogeografische Region</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...17 lines deleted...]
-    <t>Stk./ha</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>n/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Tieflagen</t>
-[...5 lines deleted...]
-    <t>Total</t>
+    <t>zones inférieures</t>
+  </si>
+  <si>
+    <t>zones supérieures</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1237993/419743</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Stammzahl</t>
+      <t xml:space="preserve">nombre de tiges</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #73</t>
     </r>
   </si>
   <si>
-    <t>Anzahl Stämme der lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD).</t>
+    <t>Nombre de tiges de tous les arbres et arbustes vifs (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Hochlagen/Tieflagen</t>
+      <t xml:space="preserve">zones supérieures/inférieures</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2635</t>
     </r>
   </si>
   <si>
-    <t>Gebiete in höheren und tieferen Lagen, eingeteilt anhand der Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005). Die Grenze zwischen den Hochlagen und den Tieflagen verläuft auf der Alpennordseite zwischen den Stufen «obermontan» und «untermontan», auf der Alpensüdseite zwischen den Stufen «hochmontan» und «ober-/untermontan». Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind.</t>
+    <t>Zones situées à des altitudes plus ou moins élevées, classées en fonction des étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005). La frontière entre les zones supérieures et les zones inférieures s'étend au nord des Alpes entre les étages «montagnard supérieur» et «montagnard inférieur», et au sud des Alpes entre les étages «haut-montagnard» et «montagnard supérieur/inférieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeografische Region</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,64 +703,64 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="37.562" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
@@ -1058,235 +1058,235 @@
         <v>446</v>
       </c>
       <c r="M16" s="6">
         <v>4</v>
       </c>
       <c r="N16" s="6">
         <v>400</v>
       </c>
       <c r="O16" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1237993/419743</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Stammzahl</t>
+            <t xml:space="preserve">nombre de tiges</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #73</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Hochlagen/Tieflagen</t>
+            <t xml:space="preserve">zones supérieures/inférieures</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2635</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeografische Region</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>