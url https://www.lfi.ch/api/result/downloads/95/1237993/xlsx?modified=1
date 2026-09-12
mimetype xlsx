--- v2 (2026-04-01)
+++ v3 (2026-09-12)
@@ -1,436 +1,350 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>nombre de tiges</t>
-[...97 lines deleted...]
-    <t>Suisse</t>
+    <t>numero di fusti</t>
+  </si>
+  <si>
+    <t>alte/basse quote</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione biogeografica</t>
+  </si>
+  <si>
+    <t>unità: n/ha</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione biogeografica</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Versante nord delle Alpi</t>
+  </si>
+  <si>
+    <t>Alpi centrali occidentali</t>
+  </si>
+  <si>
+    <t>Alpi centrali orientali</t>
+  </si>
+  <si>
+    <t>Versante sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>n/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>zones inférieures</t>
-[...176 lines deleted...]
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>basse quote</t>
+  </si>
+  <si>
+    <t>alte quote</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti [434]
+Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione biogeografica [BIOGEOC6R2005, 2586]
+Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>numero di fusti [73], Stk.
+Numero di fusti di tutti gli alberi e arbusti vivi (in piedi e a terra) di almeno 12 cm di diametro a petto d'uomo (DPU).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 24.07.2020 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>superficie [1], ha
+Fläche.</t>
+  </si>
+  <si>
+    <t>gerechnet am 27.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>pro Hektar [1] - bosco accessibile esclusi gli arbusteti [434]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>alte/basse quote [NAISHLTLKOMB, 2635]
+Stazioni di alta e bassa quota, classificate in base alle fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005). Il limite tra alte e basse quote sul versante nord delle alpi si colloca tra le fasce «montana superiore» e «montana inferiore», a Sud delle Alpi tra le fasce «altimontana» e «montana inferiore/superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 07:22:36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>nessuna indicazione, basse quote, alte quote, totale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">altri: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -691,652 +605,1002 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O33"/>
+  <dimension ref="A1:O42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B18" sqref="B18:O42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="37.562" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="18" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13" customWidth="true" style="0"/>
+    <col min="14" max="14" width="7" customWidth="true" style="0"/>
+    <col min="15" max="15" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>389</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>4</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>356</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>3</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>442</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>4</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>418</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>12</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>337</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>9</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>520</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>5</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>404</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>369</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>5</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>353</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>15</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>408</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>3</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>413</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>5</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>401</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>4</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>354</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>5</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>396</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>382</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>3</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>356</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>3</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>417</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>2</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>414</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>5</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>398</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>4</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>446</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>4</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>400</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A17" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O17" s="3"/>
+      <c r="A17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2"/>
+      <c r="O17" s="2"/>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" s="6"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A20" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
     </row>
     <row r="23" spans="1:15">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
     </row>
     <row r="26" spans="1:15">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
     </row>
     <row r="29" spans="1:15">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
     </row>
     <row r="32" spans="1:15">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A17:O17"/>
-    <mergeCell ref="A20:O20"/>
-[...8 lines deleted...]
-    <mergeCell ref="A33:O33"/>
+    <mergeCell ref="A18:O18"/>
+    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="D19:O19"/>
+    <mergeCell ref="A20:C20"/>
+    <mergeCell ref="D20:O20"/>
+    <mergeCell ref="A21:C21"/>
+    <mergeCell ref="D21:O21"/>
+    <mergeCell ref="A22:C22"/>
+    <mergeCell ref="D22:O22"/>
+    <mergeCell ref="A23:C23"/>
+    <mergeCell ref="D23:O23"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="D24:O24"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="D25:O25"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="D26:O26"/>
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="D27:O27"/>
+    <mergeCell ref="A28:C28"/>
+    <mergeCell ref="D28:O28"/>
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="D29:O29"/>
+    <mergeCell ref="A30:C30"/>
+    <mergeCell ref="D30:O30"/>
+    <mergeCell ref="A31:C31"/>
+    <mergeCell ref="D31:O31"/>
+    <mergeCell ref="A32:C32"/>
+    <mergeCell ref="D32:O32"/>
+    <mergeCell ref="A33:C33"/>
+    <mergeCell ref="D33:O33"/>
+    <mergeCell ref="A34:C34"/>
+    <mergeCell ref="D34:O34"/>
+    <mergeCell ref="A35:C35"/>
+    <mergeCell ref="D35:O35"/>
+    <mergeCell ref="A36:C36"/>
+    <mergeCell ref="D36:O36"/>
+    <mergeCell ref="A37:C37"/>
+    <mergeCell ref="D37:O37"/>
+    <mergeCell ref="A38:C38"/>
+    <mergeCell ref="D38:O38"/>
+    <mergeCell ref="A39:C39"/>
+    <mergeCell ref="D39:O39"/>
+    <mergeCell ref="A40:C40"/>
+    <mergeCell ref="D40:O40"/>
+    <mergeCell ref="A41:C41"/>
+    <mergeCell ref="D41:O41"/>
+    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="D42:O42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>