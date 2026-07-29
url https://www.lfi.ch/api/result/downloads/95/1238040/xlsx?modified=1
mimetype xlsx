--- v0 (2025-12-24)
+++ v1 (2026-07-29)
@@ -14,403 +14,403 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>degree of regeneration cover (7 classes) · stand stability</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>degré de recouvrement de la régénération (7 classes) · stabilité du peuplement</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: protection forest region</t>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...29 lines deleted...]
-    <t>stand stability</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>degré de recouvrement de la régénération (7 classes)</t>
+  </si>
+  <si>
+    <t>stabilité du peuplement</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>critical</t>
-[...2 lines deleted...]
-    <t>reduced</t>
+    <t>critique</t>
+  </si>
+  <si>
+    <t>amoindrie</t>
   </si>
   <si>
     <t>stable</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>&lt; 1%</t>
-[...17 lines deleted...]
-    <t>76-100%</t>
+    <t>&lt;1%</t>
+  </si>
+  <si>
+    <t>1 à 4%</t>
+  </si>
+  <si>
+    <t>5 à 9%</t>
+  </si>
+  <si>
+    <t>10 à 25%</t>
+  </si>
+  <si>
+    <t>26 à 50%</t>
+  </si>
+  <si>
+    <t>51 à 100%</t>
+  </si>
+  <si>
+    <t>76 à 100%</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1238040/419790</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">degree of regeneration cover (7 classes)</t>
+      <t xml:space="preserve">degré de recouvrement de la régénération (7 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #930</t>
     </r>
   </si>
   <si>
-    <t>Proportion of the area covered by regeneration, i.e. broadleaves and conifers ≥10 cm in height and ≤11.9 cm in diameter at breast height (dbh) - in seven classes. The variable has been in use since NFI3 (2004-2006). For comparisons going back to NFI2 (1993-1995), the variable «degree of regeneration cover (6 classes)» can be used. Reference: Field Survey (MID 270: Verjüngungs-Deckungsgrad)</t>
+    <t>Proportion de la surface couverte par la régénération, c'est-à-dire par des feuillus et des résineux à partir de 10 cm de haut et jusqu'à un diamètre à hauteur de poitrine (DHP) de 11,9 cm, répartie en sept classes. Cette variable est disponible à partir de l'IFN3 (2004-2006). Pour les comparaisons qui doivent remonter à l'IFN2 (1993-1995), la variable «Degré de recouvrement de la régénération (6 classes)» peut être utilisée. Source: relevé de terrain (MID 270: Verjüngungs-Deckungsgrad)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stand stability</t>
+      <t xml:space="preserve">stabilité du peuplement</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #891</t>
     </r>
   </si>
   <si>
-    <t>Mechanical resistence of a stand to abiotic and biotic stresses within the next 10 to 20 years – in three classes. Reference: Field Survey (MID 310: Gesamtstabilität)</t>
+    <t>Résistance mécanique d'un peuplement aux contraintes abiotiques et biotiques dans les 10 à 20 prochaines années, en trois classes. Source: relevé de terrain (MID 310: Gesamtstabilität)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest region</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -762,52 +762,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="20.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="64.699" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30.421" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -3113,270 +3113,270 @@
         <v>100.0</v>
       </c>
       <c r="N57" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O57" s="6">
         <v>100.0</v>
       </c>
       <c r="P57" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="58" spans="1:16" customHeight="1" ht="21.75">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1238040/419790</t>
           </r>
         </is>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="3"/>
       <c r="H58" s="3"/>
       <c r="I58" s="3"/>
       <c r="J58" s="3"/>
       <c r="K58" s="3"/>
       <c r="L58" s="3"/>
       <c r="M58" s="3"/>
       <c r="N58" s="3"/>
       <c r="O58" s="3"/>
       <c r="P58" s="3"/>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:16" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">degree of regeneration cover (7 classes)</t>
+            <t xml:space="preserve">degré de recouvrement de la régénération (7 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #930</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:16" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stand stability</t>
+            <t xml:space="preserve">stabilité du peuplement</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #891</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:16" customHeight="1" ht="29">
       <c r="A68" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest region</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="71" spans="1:16" customHeight="1" ht="29">
       <c r="A71" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="74" spans="1:16" customHeight="1" ht="29">
       <c r="A74" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="77" spans="1:16" customHeight="1" ht="29">
       <c r="A77" s="1" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>