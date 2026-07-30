--- v1 (2026-07-29)
+++ v2 (2026-07-30)
@@ -14,403 +14,403 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>degré de recouvrement de la régénération (7 classes) · stabilité du peuplement</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Verjüngungsdeckungsgrad (7 Klassen) · Bestandesstabilität</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: région de forêt protectrice</t>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...29 lines deleted...]
-    <t>stabilité du peuplement</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Verjüngungsdeckungsgrad (7 Klassen)</t>
+  </si>
+  <si>
+    <t>Bestandesstabilität</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>critique</t>
-[...8 lines deleted...]
-    <t>total</t>
+    <t xml:space="preserve">kritisch </t>
+  </si>
+  <si>
+    <t xml:space="preserve">vermindert stabil </t>
+  </si>
+  <si>
+    <t xml:space="preserve">stabil </t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>&lt;1%</t>
   </si>
   <si>
-    <t>1 à 4%</t>
-[...14 lines deleted...]
-    <t>76 à 100%</t>
+    <t>1-4%</t>
+  </si>
+  <si>
+    <t>5-9%</t>
+  </si>
+  <si>
+    <t>10-25%</t>
+  </si>
+  <si>
+    <t>26-50%</t>
+  </si>
+  <si>
+    <t>51-75%</t>
+  </si>
+  <si>
+    <t>76-100%</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1238040/419790</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">degré de recouvrement de la régénération (7 classes)</t>
+      <t xml:space="preserve">Verjüngungsdeckungsgrad (7 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #930</t>
     </r>
   </si>
   <si>
-    <t>Proportion de la surface couverte par la régénération, c'est-à-dire par des feuillus et des résineux à partir de 10 cm de haut et jusqu'à un diamètre à hauteur de poitrine (DHP) de 11,9 cm, répartie en sept classes. Cette variable est disponible à partir de l'IFN3 (2004-2006). Pour les comparaisons qui doivent remonter à l'IFN2 (1993-1995), la variable «Degré de recouvrement de la régénération (6 classes)» peut être utilisée. Source: relevé de terrain (MID 270: Verjüngungs-Deckungsgrad)</t>
+    <t>Flächenanteil, der von Verjüngung, d.h. von Laub- und Nadelbäumen von 10 cm Höhe bis 11,9 cm Brusthöhendurchmesser (BHD), überschirmt ist in sieben Klassen. Das Merkmal ist ab dem LFI3 (2004-2006) verfügbar. Für Vergleiche, die bis zum LFI2 (1993-1995) zurückgehen sollen, kann das Merkmal «Verjüngungsdeckungsgrad (6 Klassen)» verwendet werden. Grundlage: Feldaufnahme (MID 270: Verjüngungs-Deckungsgrad)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stabilité du peuplement</t>
+      <t xml:space="preserve">Bestandesstabilität</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #891</t>
     </r>
   </si>
   <si>
-    <t>Résistance mécanique d'un peuplement aux contraintes abiotiques et biotiques dans les 10 à 20 prochaines années, en trois classes. Source: relevé de terrain (MID 310: Gesamtstabilität)</t>
+    <t>Mechanische Widerstandsfähigkeit eines Bestandes gegenüber abiotischen und biotischen Belastungen innerhalb der nächsten 10 bis 20 Jahre in drei Klassen. Grundlage: Feldaufnahme (MID 310: Gesamtstabilität)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de forêt protectrice</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -762,52 +762,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="64.699" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="30.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -3113,270 +3113,270 @@
         <v>100.0</v>
       </c>
       <c r="N57" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O57" s="6">
         <v>100.0</v>
       </c>
       <c r="P57" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="58" spans="1:16" customHeight="1" ht="21.75">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1238040/419790</t>
           </r>
         </is>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="3"/>
       <c r="H58" s="3"/>
       <c r="I58" s="3"/>
       <c r="J58" s="3"/>
       <c r="K58" s="3"/>
       <c r="L58" s="3"/>
       <c r="M58" s="3"/>
       <c r="N58" s="3"/>
       <c r="O58" s="3"/>
       <c r="P58" s="3"/>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:16" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">degré de recouvrement de la régénération (7 classes)</t>
+            <t xml:space="preserve">Verjüngungsdeckungsgrad (7 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #930</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:16" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stabilité du peuplement</t>
+            <t xml:space="preserve">Bestandesstabilität</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #891</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:16" customHeight="1" ht="29">
       <c r="A68" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de forêt protectrice</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="71" spans="1:16" customHeight="1" ht="29">
       <c r="A71" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="74" spans="1:16" customHeight="1" ht="29">
       <c r="A74" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="77" spans="1:16" customHeight="1" ht="29">
       <c r="A77" s="1" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>