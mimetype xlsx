--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -14,75 +14,75 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
-    <t>IFN5</t>
-[...23 lines deleted...]
-    <t>cantone</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Stammzahl</t>
+  </si>
+  <si>
+    <t>Baumart (5 Klassen)</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: Kanton</t>
+  </si>
+  <si>
+    <t>Einheit: %, Spaltentotal</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Kanton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -116,191 +116,191 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>abete rosso</t>
-[...20 lines deleted...]
-    <t>© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+    <t>Fichte</t>
+  </si>
+  <si>
+    <t>Tanne</t>
+  </si>
+  <si>
+    <t>übrige Nadelhölzer</t>
+  </si>
+  <si>
+    <t>Buche</t>
+  </si>
+  <si>
+    <t>übrige Laubhölzer</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>IFN5 [550]</t>
-[...20 lines deleted...]
-Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald LFI1-LFI5 [2382]
+Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Kanton [KTBSL, 827]
+Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>numero di fusti [73], Stk.
-Numero di fusti di tutti gli alberi e arbusti vivi (in piedi e a terra) di almeno 12 cm di diametro a petto d'uomo (DPU).</t>
+    <t>Stammzahl [73], Stk.
+Anzahl Stämme der lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD).</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 24.07.2020 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>absolut [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
-    <t>totale colonna [3]</t>
+    <t>Spaltentotal [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>specie arborea (5 classi) [HAHBART, 1157]
-Specie arboree e arbustive a partire da 12 cm di diametro a petto d'uomo (DPU) con singole categorie per le tre specie o gruppi di specie più comuni in Svizzera (abete rosso - Picea spp.; abete bianco - Abies spp.; faggio - Fagus sylvatica) e le categorie «altre conifere» e «altre latifoglie» per le altre specie. Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Baumart (5 Klassen) [HAHBART, 1157]
+Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die drei allerhäufigsten Arten bzw. Artengruppen der Schweiz (Fichte - Picea spp.; Tanne - Abies spp.; Buche - Fagus sylvatica) und den Klassen «übrige Nadelhölzer» und «übrige Laubhölzer» für die restlichen Arten. Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <t>gerechnet am 20.03.2024 06:00:55</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>nessuna indicazione, abete rosso, abete bianco, altre conifere, faggio, altre latifoglie, non determinabile, totale</t>
+    <t>keine Angabe, Fichte, Tanne, übrige Nadelhölzer, Buche, übrige Laubhölzer, nicht bestimmbar, Total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">altri: </t>
+    <t xml:space="preserve">Übrige: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -682,51 +682,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B22" sqref="B22:BA46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="27" customWidth="true" style="0"/>
+    <col min="1" max="1" width="21" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="6" customWidth="true" style="0"/>
     <col min="5" max="5" width="5" customWidth="true" style="0"/>
     <col min="6" max="6" width="6" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="6" customWidth="true" style="0"/>
     <col min="9" max="9" width="5" customWidth="true" style="0"/>
     <col min="10" max="10" width="6" customWidth="true" style="0"/>
     <col min="11" max="11" width="5" customWidth="true" style="0"/>
     <col min="12" max="12" width="6" customWidth="true" style="0"/>
     <col min="13" max="13" width="5" customWidth="true" style="0"/>
     <col min="14" max="14" width="6" customWidth="true" style="0"/>
     <col min="15" max="15" width="5" customWidth="true" style="0"/>
     <col min="16" max="16" width="6" customWidth="true" style="0"/>
     <col min="17" max="17" width="5" customWidth="true" style="0"/>
     <col min="18" max="18" width="6" customWidth="true" style="0"/>
     <col min="19" max="19" width="5" customWidth="true" style="0"/>
     <col min="20" max="20" width="6" customWidth="true" style="0"/>
     <col min="21" max="21" width="5" customWidth="true" style="0"/>
     <col min="22" max="22" width="6" customWidth="true" style="0"/>
     <col min="23" max="23" width="5" customWidth="true" style="0"/>
     <col min="24" max="24" width="6" customWidth="true" style="0"/>
     <col min="25" max="25" width="5" customWidth="true" style="0"/>
     <col min="26" max="26" width="6" customWidth="true" style="0"/>
@@ -2506,54 +2506,54 @@
       <c r="AH22" s="7"/>
       <c r="AI22" s="7"/>
       <c r="AJ22" s="7"/>
       <c r="AK22" s="7"/>
       <c r="AL22" s="7"/>
       <c r="AM22" s="7"/>
       <c r="AN22" s="7"/>
       <c r="AO22" s="7"/>
       <c r="AP22" s="7"/>
       <c r="AQ22" s="7"/>
       <c r="AR22" s="7"/>
       <c r="AS22" s="7"/>
       <c r="AT22" s="7"/>
       <c r="AU22" s="7"/>
       <c r="AV22" s="7"/>
       <c r="AW22" s="7"/>
       <c r="AX22" s="7"/>
       <c r="AY22" s="7"/>
       <c r="AZ22" s="7"/>
       <c r="BA22" s="7"/>
     </row>
     <row r="23" spans="1:53">
       <c r="A23" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="B23" s="7" t="s">
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7"/>
       <c r="AA23" s="7"/>
       <c r="AB23" s="7"/>
@@ -2565,54 +2565,54 @@
       <c r="AH23" s="7"/>
       <c r="AI23" s="7"/>
       <c r="AJ23" s="7"/>
       <c r="AK23" s="7"/>
       <c r="AL23" s="7"/>
       <c r="AM23" s="7"/>
       <c r="AN23" s="7"/>
       <c r="AO23" s="7"/>
       <c r="AP23" s="7"/>
       <c r="AQ23" s="7"/>
       <c r="AR23" s="7"/>
       <c r="AS23" s="7"/>
       <c r="AT23" s="7"/>
       <c r="AU23" s="7"/>
       <c r="AV23" s="7"/>
       <c r="AW23" s="7"/>
       <c r="AX23" s="7"/>
       <c r="AY23" s="7"/>
       <c r="AZ23" s="7"/>
       <c r="BA23" s="7"/>
     </row>
     <row r="24" spans="1:53">
       <c r="A24" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="B24" s="7" t="s">
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7"/>
       <c r="AA24" s="7"/>
       <c r="AB24" s="7"/>
@@ -2624,54 +2624,54 @@
       <c r="AH24" s="7"/>
       <c r="AI24" s="7"/>
       <c r="AJ24" s="7"/>
       <c r="AK24" s="7"/>
       <c r="AL24" s="7"/>
       <c r="AM24" s="7"/>
       <c r="AN24" s="7"/>
       <c r="AO24" s="7"/>
       <c r="AP24" s="7"/>
       <c r="AQ24" s="7"/>
       <c r="AR24" s="7"/>
       <c r="AS24" s="7"/>
       <c r="AT24" s="7"/>
       <c r="AU24" s="7"/>
       <c r="AV24" s="7"/>
       <c r="AW24" s="7"/>
       <c r="AX24" s="7"/>
       <c r="AY24" s="7"/>
       <c r="AZ24" s="7"/>
       <c r="BA24" s="7"/>
     </row>
     <row r="25" spans="1:53">
       <c r="A25" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="B25" s="7" t="s">
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7"/>
       <c r="AA25" s="7"/>
       <c r="AB25" s="7"/>
@@ -2683,54 +2683,54 @@
       <c r="AH25" s="7"/>
       <c r="AI25" s="7"/>
       <c r="AJ25" s="7"/>
       <c r="AK25" s="7"/>
       <c r="AL25" s="7"/>
       <c r="AM25" s="7"/>
       <c r="AN25" s="7"/>
       <c r="AO25" s="7"/>
       <c r="AP25" s="7"/>
       <c r="AQ25" s="7"/>
       <c r="AR25" s="7"/>
       <c r="AS25" s="7"/>
       <c r="AT25" s="7"/>
       <c r="AU25" s="7"/>
       <c r="AV25" s="7"/>
       <c r="AW25" s="7"/>
       <c r="AX25" s="7"/>
       <c r="AY25" s="7"/>
       <c r="AZ25" s="7"/>
       <c r="BA25" s="7"/>
     </row>
     <row r="26" spans="1:53">
       <c r="A26" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="B26" s="7" t="s">
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7"/>
       <c r="AA26" s="7"/>
       <c r="AB26" s="7"/>
@@ -2742,54 +2742,54 @@
       <c r="AH26" s="7"/>
       <c r="AI26" s="7"/>
       <c r="AJ26" s="7"/>
       <c r="AK26" s="7"/>
       <c r="AL26" s="7"/>
       <c r="AM26" s="7"/>
       <c r="AN26" s="7"/>
       <c r="AO26" s="7"/>
       <c r="AP26" s="7"/>
       <c r="AQ26" s="7"/>
       <c r="AR26" s="7"/>
       <c r="AS26" s="7"/>
       <c r="AT26" s="7"/>
       <c r="AU26" s="7"/>
       <c r="AV26" s="7"/>
       <c r="AW26" s="7"/>
       <c r="AX26" s="7"/>
       <c r="AY26" s="7"/>
       <c r="AZ26" s="7"/>
       <c r="BA26" s="7"/>
     </row>
     <row r="27" spans="1:53">
       <c r="A27" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="B27" s="7" t="s">
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7"/>
       <c r="AA27" s="7"/>
       <c r="AB27" s="7"/>
@@ -2801,54 +2801,54 @@
       <c r="AH27" s="7"/>
       <c r="AI27" s="7"/>
       <c r="AJ27" s="7"/>
       <c r="AK27" s="7"/>
       <c r="AL27" s="7"/>
       <c r="AM27" s="7"/>
       <c r="AN27" s="7"/>
       <c r="AO27" s="7"/>
       <c r="AP27" s="7"/>
       <c r="AQ27" s="7"/>
       <c r="AR27" s="7"/>
       <c r="AS27" s="7"/>
       <c r="AT27" s="7"/>
       <c r="AU27" s="7"/>
       <c r="AV27" s="7"/>
       <c r="AW27" s="7"/>
       <c r="AX27" s="7"/>
       <c r="AY27" s="7"/>
       <c r="AZ27" s="7"/>
       <c r="BA27" s="7"/>
     </row>
     <row r="28" spans="1:53">
       <c r="A28" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="B28" s="7" t="s">
+      <c r="B28" s="7"/>
+      <c r="C28" s="7" t="s">
         <v>58</v>
       </c>
-      <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7"/>
       <c r="AA28" s="7"/>
       <c r="AB28" s="7"/>
@@ -2860,54 +2860,54 @@
       <c r="AH28" s="7"/>
       <c r="AI28" s="7"/>
       <c r="AJ28" s="7"/>
       <c r="AK28" s="7"/>
       <c r="AL28" s="7"/>
       <c r="AM28" s="7"/>
       <c r="AN28" s="7"/>
       <c r="AO28" s="7"/>
       <c r="AP28" s="7"/>
       <c r="AQ28" s="7"/>
       <c r="AR28" s="7"/>
       <c r="AS28" s="7"/>
       <c r="AT28" s="7"/>
       <c r="AU28" s="7"/>
       <c r="AV28" s="7"/>
       <c r="AW28" s="7"/>
       <c r="AX28" s="7"/>
       <c r="AY28" s="7"/>
       <c r="AZ28" s="7"/>
       <c r="BA28" s="7"/>
     </row>
     <row r="29" spans="1:53">
       <c r="A29" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="B29" s="7" t="s">
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7"/>
@@ -2919,54 +2919,54 @@
       <c r="AH29" s="7"/>
       <c r="AI29" s="7"/>
       <c r="AJ29" s="7"/>
       <c r="AK29" s="7"/>
       <c r="AL29" s="7"/>
       <c r="AM29" s="7"/>
       <c r="AN29" s="7"/>
       <c r="AO29" s="7"/>
       <c r="AP29" s="7"/>
       <c r="AQ29" s="7"/>
       <c r="AR29" s="7"/>
       <c r="AS29" s="7"/>
       <c r="AT29" s="7"/>
       <c r="AU29" s="7"/>
       <c r="AV29" s="7"/>
       <c r="AW29" s="7"/>
       <c r="AX29" s="7"/>
       <c r="AY29" s="7"/>
       <c r="AZ29" s="7"/>
       <c r="BA29" s="7"/>
     </row>
     <row r="30" spans="1:53">
       <c r="A30" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="B30" s="7" t="s">
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7"/>
       <c r="AA30" s="7"/>
       <c r="AB30" s="7"/>
@@ -2978,54 +2978,54 @@
       <c r="AH30" s="7"/>
       <c r="AI30" s="7"/>
       <c r="AJ30" s="7"/>
       <c r="AK30" s="7"/>
       <c r="AL30" s="7"/>
       <c r="AM30" s="7"/>
       <c r="AN30" s="7"/>
       <c r="AO30" s="7"/>
       <c r="AP30" s="7"/>
       <c r="AQ30" s="7"/>
       <c r="AR30" s="7"/>
       <c r="AS30" s="7"/>
       <c r="AT30" s="7"/>
       <c r="AU30" s="7"/>
       <c r="AV30" s="7"/>
       <c r="AW30" s="7"/>
       <c r="AX30" s="7"/>
       <c r="AY30" s="7"/>
       <c r="AZ30" s="7"/>
       <c r="BA30" s="7"/>
     </row>
     <row r="31" spans="1:53">
       <c r="A31" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="B31" s="7" t="s">
+      <c r="B31" s="7"/>
+      <c r="C31" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
       <c r="Z31" s="7"/>
       <c r="AA31" s="7"/>
       <c r="AB31" s="7"/>
@@ -3037,54 +3037,54 @@
       <c r="AH31" s="7"/>
       <c r="AI31" s="7"/>
       <c r="AJ31" s="7"/>
       <c r="AK31" s="7"/>
       <c r="AL31" s="7"/>
       <c r="AM31" s="7"/>
       <c r="AN31" s="7"/>
       <c r="AO31" s="7"/>
       <c r="AP31" s="7"/>
       <c r="AQ31" s="7"/>
       <c r="AR31" s="7"/>
       <c r="AS31" s="7"/>
       <c r="AT31" s="7"/>
       <c r="AU31" s="7"/>
       <c r="AV31" s="7"/>
       <c r="AW31" s="7"/>
       <c r="AX31" s="7"/>
       <c r="AY31" s="7"/>
       <c r="AZ31" s="7"/>
       <c r="BA31" s="7"/>
     </row>
     <row r="32" spans="1:53">
       <c r="A32" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="B32" s="7" t="s">
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
       <c r="T32" s="7"/>
       <c r="U32" s="7"/>
       <c r="V32" s="7"/>
       <c r="W32" s="7"/>
       <c r="X32" s="7"/>
       <c r="Y32" s="7"/>
       <c r="Z32" s="7"/>
       <c r="AA32" s="7"/>
       <c r="AB32" s="7"/>
@@ -3096,54 +3096,54 @@
       <c r="AH32" s="7"/>
       <c r="AI32" s="7"/>
       <c r="AJ32" s="7"/>
       <c r="AK32" s="7"/>
       <c r="AL32" s="7"/>
       <c r="AM32" s="7"/>
       <c r="AN32" s="7"/>
       <c r="AO32" s="7"/>
       <c r="AP32" s="7"/>
       <c r="AQ32" s="7"/>
       <c r="AR32" s="7"/>
       <c r="AS32" s="7"/>
       <c r="AT32" s="7"/>
       <c r="AU32" s="7"/>
       <c r="AV32" s="7"/>
       <c r="AW32" s="7"/>
       <c r="AX32" s="7"/>
       <c r="AY32" s="7"/>
       <c r="AZ32" s="7"/>
       <c r="BA32" s="7"/>
     </row>
     <row r="33" spans="1:53">
       <c r="A33" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="B33" s="7" t="s">
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
       <c r="T33" s="7"/>
       <c r="U33" s="7"/>
       <c r="V33" s="7"/>
       <c r="W33" s="7"/>
       <c r="X33" s="7"/>
       <c r="Y33" s="7"/>
       <c r="Z33" s="7"/>
       <c r="AA33" s="7"/>
       <c r="AB33" s="7"/>
@@ -3212,54 +3212,54 @@
       <c r="AH34" s="7"/>
       <c r="AI34" s="7"/>
       <c r="AJ34" s="7"/>
       <c r="AK34" s="7"/>
       <c r="AL34" s="7"/>
       <c r="AM34" s="7"/>
       <c r="AN34" s="7"/>
       <c r="AO34" s="7"/>
       <c r="AP34" s="7"/>
       <c r="AQ34" s="7"/>
       <c r="AR34" s="7"/>
       <c r="AS34" s="7"/>
       <c r="AT34" s="7"/>
       <c r="AU34" s="7"/>
       <c r="AV34" s="7"/>
       <c r="AW34" s="7"/>
       <c r="AX34" s="7"/>
       <c r="AY34" s="7"/>
       <c r="AZ34" s="7"/>
       <c r="BA34" s="7"/>
     </row>
     <row r="35" spans="1:53">
       <c r="A35" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="B35" s="7" t="s">
+      <c r="B35" s="7"/>
+      <c r="C35" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
       <c r="T35" s="7"/>
       <c r="U35" s="7"/>
       <c r="V35" s="7"/>
       <c r="W35" s="7"/>
       <c r="X35" s="7"/>
       <c r="Y35" s="7"/>
       <c r="Z35" s="7"/>
       <c r="AA35" s="7"/>
       <c r="AB35" s="7"/>
@@ -3271,54 +3271,54 @@
       <c r="AH35" s="7"/>
       <c r="AI35" s="7"/>
       <c r="AJ35" s="7"/>
       <c r="AK35" s="7"/>
       <c r="AL35" s="7"/>
       <c r="AM35" s="7"/>
       <c r="AN35" s="7"/>
       <c r="AO35" s="7"/>
       <c r="AP35" s="7"/>
       <c r="AQ35" s="7"/>
       <c r="AR35" s="7"/>
       <c r="AS35" s="7"/>
       <c r="AT35" s="7"/>
       <c r="AU35" s="7"/>
       <c r="AV35" s="7"/>
       <c r="AW35" s="7"/>
       <c r="AX35" s="7"/>
       <c r="AY35" s="7"/>
       <c r="AZ35" s="7"/>
       <c r="BA35" s="7"/>
     </row>
     <row r="36" spans="1:53">
       <c r="A36" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="B36" s="7" t="s">
+      <c r="B36" s="7"/>
+      <c r="C36" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
       <c r="T36" s="7"/>
       <c r="U36" s="7"/>
       <c r="V36" s="7"/>
       <c r="W36" s="7"/>
       <c r="X36" s="7"/>
       <c r="Y36" s="7"/>
       <c r="Z36" s="7"/>
       <c r="AA36" s="7"/>
       <c r="AB36" s="7"/>
@@ -3330,54 +3330,54 @@
       <c r="AH36" s="7"/>
       <c r="AI36" s="7"/>
       <c r="AJ36" s="7"/>
       <c r="AK36" s="7"/>
       <c r="AL36" s="7"/>
       <c r="AM36" s="7"/>
       <c r="AN36" s="7"/>
       <c r="AO36" s="7"/>
       <c r="AP36" s="7"/>
       <c r="AQ36" s="7"/>
       <c r="AR36" s="7"/>
       <c r="AS36" s="7"/>
       <c r="AT36" s="7"/>
       <c r="AU36" s="7"/>
       <c r="AV36" s="7"/>
       <c r="AW36" s="7"/>
       <c r="AX36" s="7"/>
       <c r="AY36" s="7"/>
       <c r="AZ36" s="7"/>
       <c r="BA36" s="7"/>
     </row>
     <row r="37" spans="1:53">
       <c r="A37" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="B37" s="7" t="s">
+      <c r="B37" s="7"/>
+      <c r="C37" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
       <c r="T37" s="7"/>
       <c r="U37" s="7"/>
       <c r="V37" s="7"/>
       <c r="W37" s="7"/>
       <c r="X37" s="7"/>
       <c r="Y37" s="7"/>
       <c r="Z37" s="7"/>
       <c r="AA37" s="7"/>
       <c r="AB37" s="7"/>
@@ -3389,54 +3389,54 @@
       <c r="AH37" s="7"/>
       <c r="AI37" s="7"/>
       <c r="AJ37" s="7"/>
       <c r="AK37" s="7"/>
       <c r="AL37" s="7"/>
       <c r="AM37" s="7"/>
       <c r="AN37" s="7"/>
       <c r="AO37" s="7"/>
       <c r="AP37" s="7"/>
       <c r="AQ37" s="7"/>
       <c r="AR37" s="7"/>
       <c r="AS37" s="7"/>
       <c r="AT37" s="7"/>
       <c r="AU37" s="7"/>
       <c r="AV37" s="7"/>
       <c r="AW37" s="7"/>
       <c r="AX37" s="7"/>
       <c r="AY37" s="7"/>
       <c r="AZ37" s="7"/>
       <c r="BA37" s="7"/>
     </row>
     <row r="38" spans="1:53">
       <c r="A38" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="B38" s="7" t="s">
+      <c r="B38" s="7"/>
+      <c r="C38" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
       <c r="T38" s="7"/>
       <c r="U38" s="7"/>
       <c r="V38" s="7"/>
       <c r="W38" s="7"/>
       <c r="X38" s="7"/>
       <c r="Y38" s="7"/>
       <c r="Z38" s="7"/>
       <c r="AA38" s="7"/>
       <c r="AB38" s="7"/>
@@ -3448,54 +3448,54 @@
       <c r="AH38" s="7"/>
       <c r="AI38" s="7"/>
       <c r="AJ38" s="7"/>
       <c r="AK38" s="7"/>
       <c r="AL38" s="7"/>
       <c r="AM38" s="7"/>
       <c r="AN38" s="7"/>
       <c r="AO38" s="7"/>
       <c r="AP38" s="7"/>
       <c r="AQ38" s="7"/>
       <c r="AR38" s="7"/>
       <c r="AS38" s="7"/>
       <c r="AT38" s="7"/>
       <c r="AU38" s="7"/>
       <c r="AV38" s="7"/>
       <c r="AW38" s="7"/>
       <c r="AX38" s="7"/>
       <c r="AY38" s="7"/>
       <c r="AZ38" s="7"/>
       <c r="BA38" s="7"/>
     </row>
     <row r="39" spans="1:53">
       <c r="A39" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="B39" s="7" t="s">
+      <c r="B39" s="7"/>
+      <c r="C39" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
       <c r="T39" s="7"/>
       <c r="U39" s="7"/>
       <c r="V39" s="7"/>
       <c r="W39" s="7"/>
       <c r="X39" s="7"/>
       <c r="Y39" s="7"/>
       <c r="Z39" s="7"/>
       <c r="AA39" s="7"/>
       <c r="AB39" s="7"/>
@@ -3507,54 +3507,54 @@
       <c r="AH39" s="7"/>
       <c r="AI39" s="7"/>
       <c r="AJ39" s="7"/>
       <c r="AK39" s="7"/>
       <c r="AL39" s="7"/>
       <c r="AM39" s="7"/>
       <c r="AN39" s="7"/>
       <c r="AO39" s="7"/>
       <c r="AP39" s="7"/>
       <c r="AQ39" s="7"/>
       <c r="AR39" s="7"/>
       <c r="AS39" s="7"/>
       <c r="AT39" s="7"/>
       <c r="AU39" s="7"/>
       <c r="AV39" s="7"/>
       <c r="AW39" s="7"/>
       <c r="AX39" s="7"/>
       <c r="AY39" s="7"/>
       <c r="AZ39" s="7"/>
       <c r="BA39" s="7"/>
     </row>
     <row r="40" spans="1:53">
       <c r="A40" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="B40" s="7" t="s">
+      <c r="B40" s="7"/>
+      <c r="C40" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
       <c r="T40" s="7"/>
       <c r="U40" s="7"/>
       <c r="V40" s="7"/>
       <c r="W40" s="7"/>
       <c r="X40" s="7"/>
       <c r="Y40" s="7"/>
       <c r="Z40" s="7"/>
       <c r="AA40" s="7"/>
       <c r="AB40" s="7"/>
@@ -3737,54 +3737,54 @@
       <c r="AH43" s="7"/>
       <c r="AI43" s="7"/>
       <c r="AJ43" s="7"/>
       <c r="AK43" s="7"/>
       <c r="AL43" s="7"/>
       <c r="AM43" s="7"/>
       <c r="AN43" s="7"/>
       <c r="AO43" s="7"/>
       <c r="AP43" s="7"/>
       <c r="AQ43" s="7"/>
       <c r="AR43" s="7"/>
       <c r="AS43" s="7"/>
       <c r="AT43" s="7"/>
       <c r="AU43" s="7"/>
       <c r="AV43" s="7"/>
       <c r="AW43" s="7"/>
       <c r="AX43" s="7"/>
       <c r="AY43" s="7"/>
       <c r="AZ43" s="7"/>
       <c r="BA43" s="7"/>
     </row>
     <row r="44" spans="1:53">
       <c r="A44" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="B44" s="7" t="s">
+      <c r="B44" s="7"/>
+      <c r="C44" s="7" t="s">
         <v>81</v>
       </c>
-      <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
       <c r="T44" s="7"/>
       <c r="U44" s="7"/>
       <c r="V44" s="7"/>
       <c r="W44" s="7"/>
       <c r="X44" s="7"/>
       <c r="Y44" s="7"/>
       <c r="Z44" s="7"/>
       <c r="AA44" s="7"/>
       <c r="AB44" s="7"/>
@@ -3796,54 +3796,54 @@
       <c r="AH44" s="7"/>
       <c r="AI44" s="7"/>
       <c r="AJ44" s="7"/>
       <c r="AK44" s="7"/>
       <c r="AL44" s="7"/>
       <c r="AM44" s="7"/>
       <c r="AN44" s="7"/>
       <c r="AO44" s="7"/>
       <c r="AP44" s="7"/>
       <c r="AQ44" s="7"/>
       <c r="AR44" s="7"/>
       <c r="AS44" s="7"/>
       <c r="AT44" s="7"/>
       <c r="AU44" s="7"/>
       <c r="AV44" s="7"/>
       <c r="AW44" s="7"/>
       <c r="AX44" s="7"/>
       <c r="AY44" s="7"/>
       <c r="AZ44" s="7"/>
       <c r="BA44" s="7"/>
     </row>
     <row r="45" spans="1:53">
       <c r="A45" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="B45" s="7" t="s">
+      <c r="B45" s="7"/>
+      <c r="C45" s="7" t="s">
         <v>83</v>
       </c>
-      <c r="C45" s="7"/>
       <c r="D45" s="7"/>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
       <c r="T45" s="7"/>
       <c r="U45" s="7"/>
       <c r="V45" s="7"/>
       <c r="W45" s="7"/>
       <c r="X45" s="7"/>
       <c r="Y45" s="7"/>
       <c r="Z45" s="7"/>
       <c r="AA45" s="7"/>
       <c r="AB45" s="7"/>
@@ -3855,54 +3855,54 @@
       <c r="AH45" s="7"/>
       <c r="AI45" s="7"/>
       <c r="AJ45" s="7"/>
       <c r="AK45" s="7"/>
       <c r="AL45" s="7"/>
       <c r="AM45" s="7"/>
       <c r="AN45" s="7"/>
       <c r="AO45" s="7"/>
       <c r="AP45" s="7"/>
       <c r="AQ45" s="7"/>
       <c r="AR45" s="7"/>
       <c r="AS45" s="7"/>
       <c r="AT45" s="7"/>
       <c r="AU45" s="7"/>
       <c r="AV45" s="7"/>
       <c r="AW45" s="7"/>
       <c r="AX45" s="7"/>
       <c r="AY45" s="7"/>
       <c r="AZ45" s="7"/>
       <c r="BA45" s="7"/>
     </row>
     <row r="46" spans="1:53">
       <c r="A46" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="B46" s="7" t="s">
+      <c r="B46" s="7"/>
+      <c r="C46" s="7" t="s">
         <v>85</v>
       </c>
-      <c r="C46" s="7"/>
       <c r="D46" s="7"/>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
       <c r="T46" s="7"/>
       <c r="U46" s="7"/>
       <c r="V46" s="7"/>
       <c r="W46" s="7"/>
       <c r="X46" s="7"/>
       <c r="Y46" s="7"/>
       <c r="Z46" s="7"/>
       <c r="AA46" s="7"/>
       <c r="AB46" s="7"/>
@@ -3949,74 +3949,98 @@
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="P11:Q11"/>
     <mergeCell ref="R11:S11"/>
     <mergeCell ref="T11:U11"/>
     <mergeCell ref="V11:W11"/>
     <mergeCell ref="X11:Y11"/>
     <mergeCell ref="Z11:AA11"/>
     <mergeCell ref="AB11:AC11"/>
     <mergeCell ref="AD11:AE11"/>
     <mergeCell ref="AF11:AG11"/>
     <mergeCell ref="AH11:AI11"/>
     <mergeCell ref="AJ11:AK11"/>
     <mergeCell ref="AL11:AM11"/>
     <mergeCell ref="AN11:AO11"/>
     <mergeCell ref="AP11:AQ11"/>
     <mergeCell ref="AR11:AS11"/>
     <mergeCell ref="AT11:AU11"/>
     <mergeCell ref="AV11:AW11"/>
     <mergeCell ref="AX11:AY11"/>
     <mergeCell ref="AZ11:BA11"/>
     <mergeCell ref="A21:BA21"/>
     <mergeCell ref="A22:BA22"/>
-    <mergeCell ref="B23:BA23"/>
-[...22 lines deleted...]
-    <mergeCell ref="B46:BA46"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:BA23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:BA24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:BA25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:BA26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:BA27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:BA28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:BA29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:BA30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:BA31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:BA32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:BA33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:BA34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:BA35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:BA36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:BA37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:BA38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:BA39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:BA40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:BA41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:BA42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:BA43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="C44:BA44"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="C45:BA45"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="C46:BA46"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>