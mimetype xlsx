--- v0 (2026-01-23)
+++ v1 (2026-04-24)
@@ -17,128 +17,128 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>area basimetrica</t>
-[...2 lines deleted...]
-    <t>alte/basse quote · conifere e latifoglie</t>
+    <t>surface terrière</t>
+  </si>
+  <si>
+    <t>zones supérieures/inférieures · résineux et feuillus</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>cantone</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,287 +172,287 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
-[...5 lines deleted...]
-    <t>conifere e latifoglie</t>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>zones supérieures/inférieures</t>
+  </si>
+  <si>
+    <t>résineux et feuillus</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifere</t>
-[...14 lines deleted...]
-    <t>alte quote</t>
+    <t>résineux</t>
+  </si>
+  <si>
+    <t>feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>zones inférieures</t>
+  </si>
+  <si>
+    <t>zones supérieures</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1239916/421666</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">area basimetrica</t>
+      <t xml:space="preserve">surface terrière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Somma delle sezioni trasversali a 1,3 m di altezza di tutti gli alberi arbusti vivi (in piedi e a terra) con un diametro a petto d'uomo (DPU) di almeno 12 cm.</t>
+    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">alte/basse quote</t>
+      <t xml:space="preserve">zones supérieures/inférieures</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2635</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Stazioni di alta e bassa quota, classificate in base alle fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005). Il limite tra alte e basse quote sul versante nord delle alpi si colloca tra le fasce «montana superiore» e «montana inferiore», a Sud delle Alpi tra le fasce «altimontana» e «montana inferiore/superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t>Zones situées à des altitudes plus ou moins élevées, classées en fonction des étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005). La frontière entre les zones supérieures et les zones inférieures s'étend au nord des Alpes entre les étages «montagnard supérieur» et «montagnard inférieur», et au sud des Alpes entre les étages «haut-montagnard» et «montagnard supérieur/inférieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">conifere e latifoglie</t>
+      <t xml:space="preserve">résineux et feuillus</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate in due classi (conifere, latifoglie). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -804,52 +804,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="37.562" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="9.283" bestFit="true" customWidth="true" style="0"/>
@@ -4491,51 +4491,51 @@
         <v>26.6</v>
       </c>
       <c r="AZ32" s="6">
         <v>5</v>
       </c>
       <c r="BA32" s="6">
         <v>31.1</v>
       </c>
       <c r="BB32" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:54" customHeight="1" ht="21.75">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1239916/421666</t>
           </r>
         </is>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
@@ -4573,226 +4573,226 @@
       <c r="AR33" s="3"/>
       <c r="AS33" s="3"/>
       <c r="AT33" s="3"/>
       <c r="AU33" s="3"/>
       <c r="AV33" s="3"/>
       <c r="AW33" s="3"/>
       <c r="AX33" s="3"/>
       <c r="AY33" s="3"/>
       <c r="AZ33" s="3"/>
       <c r="BA33" s="3"/>
       <c r="BB33" s="3"/>
     </row>
     <row r="36" spans="1:54">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">area basimetrica</t>
+            <t xml:space="preserve">surface terrière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:54" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="39" spans="1:54">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">alte/basse quote</t>
+            <t xml:space="preserve">zones supérieures/inférieures</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2635</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:54" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="42" spans="1:54">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">conifere e latifoglie</t>
+            <t xml:space="preserve">résineux et feuillus</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:54" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="45" spans="1:54">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">canton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:54" customHeight="1" ht="29">
       <c r="A46" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="48" spans="1:54">
       <c r="A48" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:54" customHeight="1" ht="29">
       <c r="A49" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="51" spans="1:54">
       <c r="A51" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:54" customHeight="1" ht="29">
       <c r="A52" s="1" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>