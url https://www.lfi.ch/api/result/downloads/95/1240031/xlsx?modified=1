--- v1 (2026-01-23)
+++ v2 (2026-04-23)
@@ -17,457 +17,457 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>area basimetrica</t>
+    <t>surface terrière</t>
   </si>
   <si>
-    <t>diametro a petto d'uomo dominante (alberi vivi in piedi; 8 classi) · specie arborea principale</t>
+    <t>diamètre dominant à hauteur de poitrine (vifs sur pied; 8 classes) · essence principale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
-    <t>regione economica</t>
+    <t>région économique</t>
   </si>
   <si>
-    <t>Giura Ovest</t>
+    <t>Ouest du Jura</t>
   </si>
   <si>
-    <t>Giura Est</t>
+    <t>Est du Jura</t>
   </si>
   <si>
-    <t>Altopiano Ovest</t>
+    <t>Ouest du Plateau</t>
   </si>
   <si>
-    <t>Altopiano Centro</t>
+    <t>Centre du Plateau</t>
   </si>
   <si>
-    <t>Altopiano Est</t>
+    <t>Est du Plateau</t>
   </si>
   <si>
-    <t>Prealpi Ovest</t>
+    <t>Ouest des Préalpes</t>
   </si>
   <si>
-    <t>Prealpi Centro</t>
+    <t>Centre des Préalpes</t>
   </si>
   <si>
-    <t>Prealpi Est</t>
+    <t>Est des Préalpes</t>
   </si>
   <si>
-    <t>Alpi Nord-Ovest</t>
+    <t>Nord-ouest des Alpes</t>
   </si>
   <si>
-    <t>Alpi Centro</t>
+    <t>Centre des Alpes</t>
   </si>
   <si>
-    <t>Alpi Nord-Est</t>
+    <t>Nord-est des Alpes</t>
   </si>
   <si>
-    <t>Alpi Sud-Ovest</t>
+    <t>Sud-ouest des Alpes</t>
   </si>
   <si>
-    <t>Alpi Sud-Est</t>
+    <t>Sud-est des Alpes</t>
   </si>
   <si>
-    <t>Sud delle Alpi</t>
+    <t>Sud des Alpes</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>diametro a petto d'uomo dominante (alberi vivi in piedi; 8 classi)</t>
+    <t>diamètre dominant à hauteur de poitrine (vifs sur pied; 8 classes)</t>
   </si>
   <si>
-    <t>specie arborea principale</t>
+    <t>essence principale</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>abete rosso</t>
+    <t>épicéa</t>
   </si>
   <si>
-    <t>abete bianco</t>
+    <t>sapin</t>
   </si>
   <si>
-    <t>pino</t>
+    <t>pin</t>
   </si>
   <si>
-    <t>larice</t>
+    <t>mélèze</t>
   </si>
   <si>
-    <t>cembro</t>
+    <t>arole</t>
   </si>
   <si>
-    <t>altre conifere</t>
+    <t>autres résineux</t>
   </si>
   <si>
-    <t>faggio</t>
+    <t>hêtre</t>
   </si>
   <si>
-    <t>acero</t>
+    <t>érable</t>
   </si>
   <si>
-    <t>frassino</t>
+    <t>frêne</t>
   </si>
   <si>
-    <t>quercia</t>
+    <t>chêne</t>
   </si>
   <si>
-    <t>castagno</t>
+    <t>châtaignier</t>
   </si>
   <si>
-    <t>altre latifoglie</t>
+    <t>autres feuillus</t>
   </si>
   <si>
-    <t>non determinabile</t>
+    <t>indéterminable</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>total</t>
   </si>
   <si>
     <t>12-20 cm</t>
   </si>
   <si>
     <t>21-30 cm</t>
   </si>
   <si>
     <t>31-40 cm</t>
   </si>
   <si>
     <t>41-50 cm</t>
   </si>
   <si>
     <t>51-60 cm</t>
   </si>
   <si>
     <t>61-70 cm</t>
   </si>
   <si>
     <t>71-80 cm</t>
   </si>
   <si>
     <t>&gt;80 cm</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1240031/421781</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">area basimetrica</t>
+      <t xml:space="preserve">surface terrière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Somma delle sezioni trasversali a 1,3 m di altezza di tutti gli alberi arbusti vivi (in piedi e a terra) con un diametro a petto d'uomo (DPU) di almeno 12 cm.</t>
+    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">diametro a petto d'uomo dominante (alberi vivi in piedi; 8 classi)</t>
+      <t xml:space="preserve">diamètre dominant à hauteur de poitrine (vifs sur pied; 8 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1316</t>
     </r>
   </si>
   <si>
-    <t>Diametro a petto d'uomo (DPU) dei 100 alberi e arbusti (vivi in piedi) più grossi a partire da 12 cm di DPU, in otto classi. Fonte: rilievo sul terreno (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>Diamètre à hauteur de poitrine (DHP) des 100 plus gros arbres et arbustes vifs sur pied à partir de 12 cm DHP, par hectare, en huit classes. Source: relevé de terrain (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">specie arborea principale</t>
+      <t xml:space="preserve">essence principale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate nelle 10 specie arboree o generi arborei più importanti in Svizzera («specie arboree principali») rispettivamente nelle classi «altre conifere» e «altre latifoglie» per le altre specie. Vengono considerate specie arboree principali: abete rosso (Picea spp.), abete bianco (Abies spp.), pino (Pinus sylverstris, P. nigra, P. strobus, P. mugo subsp. uncinata), larice (Larix spp.), cembro (Pinus cembra), faggio (Fagus sylvatica), acero (Acer spp.), frassino (Fraxinus spp.), quercia (Quercus spp.) e castagno (Castanea sativa). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Espèce d'arbre et d'arbuste à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes individuelles pour les dix espèces ou groupes d'espèces les plus fréquents en Suisse («essences principales») et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -820,51 +820,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF182"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="81.266" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="9.283" bestFit="true" customWidth="true" style="0"/>
@@ -15524,51 +15524,51 @@
         <v>29.3</v>
       </c>
       <c r="AD162" s="6">
         <v>4</v>
       </c>
       <c r="AE162" s="6">
         <v>30.7</v>
       </c>
       <c r="AF162" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:32" customHeight="1" ht="21.75">
       <c r="A163" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1240031/421781</t>
           </r>
         </is>
       </c>
       <c r="C163" s="3"/>
       <c r="D163" s="3"/>
       <c r="E163" s="3"/>
       <c r="F163" s="3"/>
       <c r="G163" s="3"/>
       <c r="H163" s="3"/>
       <c r="I163" s="3"/>
       <c r="J163" s="3"/>
       <c r="K163" s="3"/>
       <c r="L163" s="3"/>
@@ -15584,226 +15584,226 @@
       <c r="V163" s="3"/>
       <c r="W163" s="3"/>
       <c r="X163" s="3"/>
       <c r="Y163" s="3"/>
       <c r="Z163" s="3"/>
       <c r="AA163" s="3"/>
       <c r="AB163" s="3"/>
       <c r="AC163" s="3"/>
       <c r="AD163" s="3"/>
       <c r="AE163" s="3"/>
       <c r="AF163" s="3"/>
     </row>
     <row r="166" spans="1:32">
       <c r="A166" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">area basimetrica</t>
+            <t xml:space="preserve">surface terrière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="167" spans="1:32" customHeight="1" ht="29">
       <c r="A167" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="169" spans="1:32">
       <c r="A169" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">diametro a petto d'uomo dominante (alberi vivi in piedi; 8 classi)</t>
+            <t xml:space="preserve">diamètre dominant à hauteur de poitrine (vifs sur pied; 8 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1316</t>
           </r>
         </is>
       </c>
     </row>
     <row r="170" spans="1:32" customHeight="1" ht="29">
       <c r="A170" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="172" spans="1:32">
       <c r="A172" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">specie arborea principale</t>
+            <t xml:space="preserve">essence principale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="173" spans="1:32" customHeight="1" ht="29">
       <c r="A173" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="175" spans="1:32">
       <c r="A175" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="176" spans="1:32" customHeight="1" ht="29">
       <c r="A176" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="178" spans="1:32">
       <c r="A178" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="179" spans="1:32" customHeight="1" ht="29">
       <c r="A179" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="181" spans="1:32">
       <c r="A181" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="182" spans="1:32" customHeight="1" ht="29">
       <c r="A182" s="1" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AF1"/>
     <mergeCell ref="A2:AF2"/>