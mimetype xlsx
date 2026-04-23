--- v0 (2026-01-23)
+++ v1 (2026-04-23)
@@ -14,374 +14,374 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>forest type (12 classes)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface terrière</t>
+  </si>
+  <si>
+    <t>type de forêt (12 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...9 lines deleted...]
-    <t>biogeographical region</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Northern Alps</t>
-[...11 lines deleted...]
-    <t>Switzerland</t>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>inaccessible forest</t>
-[...32 lines deleted...]
-    <t>uniform high forest</t>
+    <t>forêt inaccessible</t>
+  </si>
+  <si>
+    <t>forêt buissonnante</t>
+  </si>
+  <si>
+    <t>surface forestière en permanence non boisée</t>
+  </si>
+  <si>
+    <t>tranchée, talus</t>
+  </si>
+  <si>
+    <t>peuplement clairsemé</t>
+  </si>
+  <si>
+    <t>selve, culture d'arbres</t>
+  </si>
+  <si>
+    <t>taillis</t>
+  </si>
+  <si>
+    <t>taillis-sous-futaie</t>
+  </si>
+  <si>
+    <t>futaie d'aspect jardiné</t>
+  </si>
+  <si>
+    <t>futaie irrégulière</t>
+  </si>
+  <si>
+    <t>relevé incomplet</t>
+  </si>
+  <si>
+    <t>futaie régulière</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1240291/422041</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">basal area</t>
+      <t xml:space="preserve">surface terrière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Sum of the stem cross-sectional areas at a height of 1.3 m (level for measuring diameter at breast height [dbh]) of living trees and shrubs (standing and lying) with a dbh ≥12 cm.</t>
+    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest type (12 classes)</t>
+      <t xml:space="preserve">type de forêt (12 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #898</t>
     </r>
   </si>
   <si>
-    <t>Classification of forests into 12 classes («types») according to their development, structure and management. Unlike in the 17-class forest-type classification, in this 12-class classification all development stages (from young growth to timber) are subsumed in the class «uniform high forest». Reference: Field Survey (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
+    <t>Répartition des forêts en 12 classes («types») en fonction de leur origine, de leur structure et de leur gestion. Contrairement à la variable «type de forêt (17 classes)», la variable «type de forêt (12 classes)» regroupe tous les stades de développement (de la jeune pousse à la futaie) dans la classe «futaie régulière». Source: relevé de terrain (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -733,51 +733,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1558,235 +1558,235 @@
         <v>33.7</v>
       </c>
       <c r="M26" s="6">
         <v>4</v>
       </c>
       <c r="N26" s="6">
         <v>32.4</v>
       </c>
       <c r="O26" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="21.75">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1240291/422041</t>
           </r>
         </is>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">basal area</t>
+            <t xml:space="preserve">surface terrière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest type (12 classes)</t>
+            <t xml:space="preserve">type de forêt (12 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #898</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>