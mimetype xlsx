--- v1 (2026-01-23)
+++ v2 (2026-04-23)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>tipo di bosco (12 classi)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Basalfläche</t>
+  </si>
+  <si>
+    <t>Waldtyp (12 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: Kanton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>cantone</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Kanton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,273 +172,273 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>bosco non accessibile</t>
-[...35 lines deleted...]
-    <t>totale</t>
+    <t>unzugänglicher Wald</t>
+  </si>
+  <si>
+    <t>Gebüschwald</t>
+  </si>
+  <si>
+    <t>dauernd nicht bestockte Waldfläche</t>
+  </si>
+  <si>
+    <t>Schneise, Böschung</t>
+  </si>
+  <si>
+    <t>dauernd aufgelöste Bestockung</t>
+  </si>
+  <si>
+    <t>Selve, Plantage</t>
+  </si>
+  <si>
+    <t>Niederwald</t>
+  </si>
+  <si>
+    <t>Mittelwald</t>
+  </si>
+  <si>
+    <t>plenterartiger Hochwald</t>
+  </si>
+  <si>
+    <t>ungleichförmiger Hochwald</t>
+  </si>
+  <si>
+    <t>unvollständige Aufnahme</t>
+  </si>
+  <si>
+    <t>gleichförmiger Hochwald</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1240319/422069</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">area basimetrica</t>
+      <t xml:space="preserve">Basalfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Somma delle sezioni trasversali a 1,3 m di altezza di tutti gli alberi arbusti vivi (in piedi e a terra) con un diametro a petto d'uomo (DPU) di almeno 12 cm.</t>
+    <t>Summe der Stammquerschnittsflächen in 1,3 m Höhe (BHD-Messstelle) aller lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Synonym für Basalfläche: Grundfläche.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tipo di bosco (12 classi)</t>
+      <t xml:space="preserve">Waldtyp (12 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #898</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione dei boschi in 12 classi («tipi») in base alla loro origine, struttura e gestione. A differenza del tipo di bosco in 17 classi, nel tipo di bosco in 12 classi gli stadi di sviluppo (da novelleto a fustaia) vengono raggruppati nella classe «fustaia regolare». Fonte: rilievo sul terreno (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
+    <t>Einteilung der Wälder aufgrund ihrer Entstehung, Struktur und Bewirtschaftung in 12 Klassen («Typen»). Im Gegensatz zum Waldtyp in 17 Klassen werden beim Waldtyp in 12 Klassen alle Entwicklungsstufen (Jungwuchs bis Baumholz) in der Klasse «gleichförmiger Hochwald» zusammengefasst. Grundlage: Feldaufnahme (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">Kanton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -790,51 +790,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.283" bestFit="true" customWidth="true" style="0"/>
@@ -3477,51 +3477,51 @@
         <v>26.6</v>
       </c>
       <c r="AY26" s="6">
         <v>5</v>
       </c>
       <c r="AZ26" s="6">
         <v>30.7</v>
       </c>
       <c r="BA26" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:53" customHeight="1" ht="21.75">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1240319/422069</t>
           </r>
         </is>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
@@ -3559,191 +3559,191 @@
       <c r="AQ27" s="3"/>
       <c r="AR27" s="3"/>
       <c r="AS27" s="3"/>
       <c r="AT27" s="3"/>
       <c r="AU27" s="3"/>
       <c r="AV27" s="3"/>
       <c r="AW27" s="3"/>
       <c r="AX27" s="3"/>
       <c r="AY27" s="3"/>
       <c r="AZ27" s="3"/>
       <c r="BA27" s="3"/>
     </row>
     <row r="30" spans="1:53">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">area basimetrica</t>
+            <t xml:space="preserve">Basalfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:53" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="33" spans="1:53">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tipo di bosco (12 classi)</t>
+            <t xml:space="preserve">Waldtyp (12 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #898</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:53" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="36" spans="1:53">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">Kanton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:53" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="39" spans="1:53">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:53" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="42" spans="1:53">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:53" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>