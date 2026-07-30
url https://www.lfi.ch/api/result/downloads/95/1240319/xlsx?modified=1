--- v2 (2026-04-23)
+++ v3 (2026-07-30)
@@ -378,67 +378,67 @@
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
     <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3699,51 +3699,51 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:53" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="42" spans="1:53">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:53" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>