--- v1 (2026-01-23)
+++ v2 (2026-04-23)
@@ -14,439 +14,439 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>LFI5</t>
+    <t>IFN5</t>
   </si>
   <si>
-    <t>Basalfläche</t>
+    <t>surface terrière</t>
   </si>
   <si>
-    <t>NaiS-Waldformationen (10 Klassen) · Hauptbaumart</t>
+    <t>formations forestières NaiS (10 classes) · essence principale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: Produktionsregion</t>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
-    <t>Produktionsregion</t>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
+    <t>Plateau</t>
   </si>
   <si>
-    <t>Voralpen</t>
+    <t>Préalpes</t>
   </si>
   <si>
-    <t>Alpen</t>
+    <t>Alpes</t>
   </si>
   <si>
-    <t>Alpensüdseite</t>
+    <t>Sud des Alpes</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>NaiS-Waldformationen (10 Klassen)</t>
+    <t>formations forestières NaiS (10 classes)</t>
   </si>
   <si>
-    <t>Hauptbaumart</t>
+    <t>essence principale</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Fichte</t>
+    <t>épicéa</t>
   </si>
   <si>
-    <t>Tanne</t>
+    <t>sapin</t>
   </si>
   <si>
-    <t>Föhre</t>
+    <t>pin</t>
   </si>
   <si>
-    <t>Lärche</t>
+    <t>mélèze</t>
   </si>
   <si>
-    <t>Arve</t>
+    <t>arole</t>
   </si>
   <si>
-    <t>übrige Nadelhölzer</t>
+    <t>autres résineux</t>
   </si>
   <si>
-    <t>Buche</t>
+    <t>hêtre</t>
   </si>
   <si>
-    <t>Ahorn</t>
+    <t>érable</t>
   </si>
   <si>
-    <t>Esche</t>
+    <t>frêne</t>
   </si>
   <si>
-    <t>Eiche</t>
+    <t>chêne</t>
   </si>
   <si>
-    <t>Kastanie</t>
+    <t>châtaignier</t>
   </si>
   <si>
-    <t>übrige Laubhölzer</t>
+    <t>autres feuillus</t>
   </si>
   <si>
-    <t>nicht bestimmbar</t>
+    <t>indéterminable</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>total</t>
   </si>
   <si>
-    <t>Buchenwälder</t>
+    <t>hêtraies</t>
   </si>
   <si>
-    <t>Tannen-Buchenwälder</t>
+    <t>hêtraies à sapin</t>
   </si>
   <si>
-    <t>übrige Laubwälder</t>
+    <t>autres forêts de feuillus</t>
   </si>
   <si>
-    <t>Tannen-Fichtenwälder</t>
+    <t>pessières-sapinières</t>
   </si>
   <si>
-    <t>Fichtenwälder</t>
+    <t>pessières</t>
   </si>
   <si>
-    <t>Arven- und Lärchenwälder</t>
+    <t>arolières et mélézins</t>
   </si>
   <si>
-    <t>Föhrenwälder</t>
+    <t>pinèdes</t>
   </si>
   <si>
-    <t>Pionierwälder</t>
+    <t>forêts pionnières</t>
   </si>
   <si>
-    <t>Gebüschwälder*</t>
+    <t>forêts buissonnantes*</t>
   </si>
   <si>
-    <t>Nichtwald*</t>
+    <t>hors forêt*</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1240710/422460</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Basalfläche</t>
+      <t xml:space="preserve">surface terrière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Summe der Stammquerschnittsflächen in 1,3 m Höhe (BHD-Messstelle) aller lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Synonym für Basalfläche: Grundfläche.</t>
+    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NaiS-Waldformationen (10 Klassen)</t>
+      <t xml:space="preserve">formations forestières NaiS (10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2637</t>
     </r>
   </si>
   <si>
-    <t>Zusammenfassung der 18 Gruppen von NaiS-Standorttypen mit jeweils ähnlichem Ziel für die Hauptbaumarten (NAISGGROB20) zu 10 als «Waldformationen» bezeichneten Grossverbänden. *Durch die kleinflächige Ansprache der Standorttypen im Rahmen des Projektes NaiS-LFI ist es möglich, dass auf Probeflächen, die im LFI als «Wald» gelten, Nichtwald-Standorttypen (z.B. Wiese, Weide, Fels) vorkommen. Ebenso können im «Wald ohne Gebüschwald» Gebüschwald-Standorttypen vorhanden sein.</t>
+    <t>Regroupement des 18 groupes de types de stations NaiS ayant chacun un objectif similaire pour les essences principales (NAISGGROB20) en 10 grandes associations appelées «formations forestières». *Les types de stations étant déterminés à petite échelle dans le cadre du projet NaiS-IFN, il est possible que des types de stations non forestières (p. ex. prairie, pâturage, rocher) soient présents sur des placettes d'échantillonnage considérées comme «forêt» dans l'IFN. De même, des types de stations de forêt buissonnante peuvent être présents dans la «forêt sans la forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Hauptbaumart</t>
+      <t xml:space="preserve">essence principale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die zehn häufigsten Arten bzw. Artengruppen der Schweiz («Hauptbaumarten») und den Klassen «übrige Nadelbäume» und «übrige Laubbäume» für die restlichen Arten. Als Hauptbaumarten gelten: Fichte (Picea spp.), Tanne (Abies spp.), Föhre (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), Lärche (Larix spp.), Arve (Pinus cembra), Buche (Fagus sylvatica), Ahorn (Acer spp.), Esche (Fraxinus spp.), Eiche (Quercus spp.) und Kastanie (Castanea sativa). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+    <t>Espèce d'arbre et d'arbuste à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes individuelles pour les dix espèces ou groupes d'espèces les plus fréquents en Suisse («essences principales») et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Produktionsregion</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -798,52 +798,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N212"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="42.275" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -8541,268 +8541,268 @@
         <v>33.8</v>
       </c>
       <c r="L192" s="6">
         <v>4</v>
       </c>
       <c r="M192" s="6">
         <v>32.4</v>
       </c>
       <c r="N192" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:14" customHeight="1" ht="21.75">
       <c r="A193" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1240710/422460</t>
           </r>
         </is>
       </c>
       <c r="C193" s="3"/>
       <c r="D193" s="3"/>
       <c r="E193" s="3"/>
       <c r="F193" s="3"/>
       <c r="G193" s="3"/>
       <c r="H193" s="3"/>
       <c r="I193" s="3"/>
       <c r="J193" s="3"/>
       <c r="K193" s="3"/>
       <c r="L193" s="3"/>
       <c r="M193" s="3"/>
       <c r="N193" s="3"/>
     </row>
     <row r="196" spans="1:14">
       <c r="A196" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Basalfläche</t>
+            <t xml:space="preserve">surface terrière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="197" spans="1:14" customHeight="1" ht="29">
       <c r="A197" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="199" spans="1:14">
       <c r="A199" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NaiS-Waldformationen (10 Klassen)</t>
+            <t xml:space="preserve">formations forestières NaiS (10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2637</t>
           </r>
         </is>
       </c>
     </row>
     <row r="200" spans="1:14" customHeight="1" ht="29">
       <c r="A200" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="202" spans="1:14">
       <c r="A202" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Hauptbaumart</t>
+            <t xml:space="preserve">essence principale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="203" spans="1:14" customHeight="1" ht="29">
       <c r="A203" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="205" spans="1:14">
       <c r="A205" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Produktionsregion</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="206" spans="1:14" customHeight="1" ht="29">
       <c r="A206" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="208" spans="1:14">
       <c r="A208" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="209" spans="1:14" customHeight="1" ht="29">
       <c r="A209" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="211" spans="1:14">
       <c r="A211" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="212" spans="1:14" customHeight="1" ht="29">
       <c r="A212" s="1" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>