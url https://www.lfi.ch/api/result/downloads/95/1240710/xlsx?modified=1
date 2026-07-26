--- v2 (2026-04-23)
+++ v3 (2026-07-26)
@@ -14,439 +14,439 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>IFN5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>surface terrière</t>
+    <t>Basalfläche</t>
   </si>
   <si>
-    <t>formations forestières NaiS (10 classes) · essence principale</t>
+    <t>NaiS-Waldformationen (10 Klassen) · Hauptbaumart</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: région de production</t>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>région de production</t>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
+    <t>Mittelland</t>
   </si>
   <si>
-    <t>Préalpes</t>
+    <t>Voralpen</t>
   </si>
   <si>
-    <t>Alpes</t>
+    <t>Alpen</t>
   </si>
   <si>
-    <t>Sud des Alpes</t>
+    <t>Alpensüdseite</t>
   </si>
   <si>
-    <t>Suisse</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>formations forestières NaiS (10 classes)</t>
+    <t>NaiS-Waldformationen (10 Klassen)</t>
   </si>
   <si>
-    <t>essence principale</t>
+    <t>Hauptbaumart</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>épicéa</t>
+    <t>Fichte</t>
   </si>
   <si>
-    <t>sapin</t>
+    <t>Tanne</t>
   </si>
   <si>
-    <t>pin</t>
+    <t>Föhre</t>
   </si>
   <si>
-    <t>mélèze</t>
+    <t>Lärche</t>
   </si>
   <si>
-    <t>arole</t>
+    <t>Arve</t>
   </si>
   <si>
-    <t>autres résineux</t>
+    <t>übrige Nadelhölzer</t>
   </si>
   <si>
-    <t>hêtre</t>
+    <t>Buche</t>
   </si>
   <si>
-    <t>érable</t>
+    <t>Ahorn</t>
   </si>
   <si>
-    <t>frêne</t>
+    <t>Esche</t>
   </si>
   <si>
-    <t>chêne</t>
+    <t>Eiche</t>
   </si>
   <si>
-    <t>châtaignier</t>
+    <t>Kastanie</t>
   </si>
   <si>
-    <t>autres feuillus</t>
+    <t>übrige Laubhölzer</t>
   </si>
   <si>
-    <t>indéterminable</t>
+    <t>nicht bestimmbar</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>hêtraies</t>
+    <t>Buchenwälder</t>
   </si>
   <si>
-    <t>hêtraies à sapin</t>
+    <t>Tannen-Buchenwälder</t>
   </si>
   <si>
-    <t>autres forêts de feuillus</t>
+    <t>übrige Laubwälder</t>
   </si>
   <si>
-    <t>pessières-sapinières</t>
+    <t>Tannen-Fichtenwälder</t>
   </si>
   <si>
-    <t>pessières</t>
+    <t>Fichtenwälder</t>
   </si>
   <si>
-    <t>arolières et mélézins</t>
+    <t>Arven- und Lärchenwälder</t>
   </si>
   <si>
-    <t>pinèdes</t>
+    <t>Föhrenwälder</t>
   </si>
   <si>
-    <t>forêts pionnières</t>
+    <t>Pionierwälder</t>
   </si>
   <si>
-    <t>forêts buissonnantes*</t>
+    <t>Gebüschwälder*</t>
   </si>
   <si>
-    <t>hors forêt*</t>
+    <t>Nichtwald*</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1240710/422460</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface terrière</t>
+      <t xml:space="preserve">Basalfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
+    <t>Summe der Stammquerschnittsflächen in 1,3 m Höhe (BHD-Messstelle) aller lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Synonym für Basalfläche: Grundfläche.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">formations forestières NaiS (10 classes)</t>
+      <t xml:space="preserve">NaiS-Waldformationen (10 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2637</t>
     </r>
   </si>
   <si>
-    <t>Regroupement des 18 groupes de types de stations NaiS ayant chacun un objectif similaire pour les essences principales (NAISGGROB20) en 10 grandes associations appelées «formations forestières». *Les types de stations étant déterminés à petite échelle dans le cadre du projet NaiS-IFN, il est possible que des types de stations non forestières (p. ex. prairie, pâturage, rocher) soient présents sur des placettes d'échantillonnage considérées comme «forêt» dans l'IFN. De même, des types de stations de forêt buissonnante peuvent être présents dans la «forêt sans la forêt buissonnante».</t>
+    <t>Zusammenfassung der 18 Gruppen von NaiS-Standorttypen mit jeweils ähnlichem Ziel für die Hauptbaumarten (NAISGGROB20) zu 10 als «Waldformationen» bezeichneten Grossverbänden. *Durch die kleinflächige Ansprache der Standorttypen im Rahmen des Projektes NaiS-LFI ist es möglich, dass auf Probeflächen, die im LFI als «Wald» gelten, Nichtwald-Standorttypen (z.B. Wiese, Weide, Fels) vorkommen. Ebenso können im «Wald ohne Gebüschwald» Gebüschwald-Standorttypen vorhanden sein.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">essence principale</t>
+      <t xml:space="preserve">Hauptbaumart</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Espèce d'arbre et d'arbuste à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes individuelles pour les dix espèces ou groupes d'espèces les plus fréquents en Suisse («essences principales») et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die zehn häufigsten Arten bzw. Artengruppen der Schweiz («Hauptbaumarten») und den Klassen «übrige Nadelbäume» und «übrige Laubbäume» für die restlichen Arten. Als Hauptbaumarten gelten: Fichte (Picea spp.), Tanne (Abies spp.), Föhre (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), Lärche (Larix spp.), Arve (Pinus cembra), Buche (Fagus sylvatica), Ahorn (Acer spp.), Esche (Fraxinus spp.), Eiche (Quercus spp.) und Kastanie (Castanea sativa). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de production</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -798,52 +798,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N212"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="42.275" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -8541,268 +8541,268 @@
         <v>33.8</v>
       </c>
       <c r="L192" s="6">
         <v>4</v>
       </c>
       <c r="M192" s="6">
         <v>32.4</v>
       </c>
       <c r="N192" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:14" customHeight="1" ht="21.75">
       <c r="A193" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1240710/422460</t>
           </r>
         </is>
       </c>
       <c r="C193" s="3"/>
       <c r="D193" s="3"/>
       <c r="E193" s="3"/>
       <c r="F193" s="3"/>
       <c r="G193" s="3"/>
       <c r="H193" s="3"/>
       <c r="I193" s="3"/>
       <c r="J193" s="3"/>
       <c r="K193" s="3"/>
       <c r="L193" s="3"/>
       <c r="M193" s="3"/>
       <c r="N193" s="3"/>
     </row>
     <row r="196" spans="1:14">
       <c r="A196" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface terrière</t>
+            <t xml:space="preserve">Basalfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="197" spans="1:14" customHeight="1" ht="29">
       <c r="A197" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="199" spans="1:14">
       <c r="A199" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">formations forestières NaiS (10 classes)</t>
+            <t xml:space="preserve">NaiS-Waldformationen (10 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2637</t>
           </r>
         </is>
       </c>
     </row>
     <row r="200" spans="1:14" customHeight="1" ht="29">
       <c r="A200" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="202" spans="1:14">
       <c r="A202" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">essence principale</t>
+            <t xml:space="preserve">Hauptbaumart</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="203" spans="1:14" customHeight="1" ht="29">
       <c r="A203" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="205" spans="1:14">
       <c r="A205" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de production</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="206" spans="1:14" customHeight="1" ht="29">
       <c r="A206" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="208" spans="1:14">
       <c r="A208" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="209" spans="1:14" customHeight="1" ht="29">
       <c r="A209" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="211" spans="1:14">
       <c r="A211" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="212" spans="1:14" customHeight="1" ht="29">
       <c r="A212" s="1" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>