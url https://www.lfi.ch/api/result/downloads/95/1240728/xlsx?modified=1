--- v1 (2026-01-23)
+++ v2 (2026-04-23)
@@ -14,439 +14,439 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>LFI5</t>
+    <t>IFN5</t>
   </si>
   <si>
-    <t>Basalfläche</t>
+    <t>area basimetrica</t>
   </si>
   <si>
-    <t>NaiS-Waldformationen (10 Klassen) · Hauptbaumart</t>
+    <t>formazioni forestali NaiS (10 classi) · specie arborea principale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: Produktionsregion</t>
+      <t xml:space="preserve">: regione di produzione</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
+    <t>stato 2018/26</t>
   </si>
   <si>
-    <t>Produktionsregion</t>
+    <t>regione di produzione</t>
   </si>
   <si>
-    <t>Jura</t>
+    <t>Giura</t>
   </si>
   <si>
-    <t>Mittelland</t>
+    <t>Altopiano</t>
   </si>
   <si>
-    <t>Voralpen</t>
+    <t>Prealpi</t>
   </si>
   <si>
-    <t>Alpen</t>
+    <t>Alpi</t>
   </si>
   <si>
-    <t>Alpensüdseite</t>
+    <t>Sud delle Alpi</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Svizzera</t>
   </si>
   <si>
-    <t>NaiS-Waldformationen (10 Klassen)</t>
+    <t>formazioni forestali NaiS (10 classi)</t>
   </si>
   <si>
-    <t>Hauptbaumart</t>
+    <t>specie arborea principale</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Fichte</t>
+    <t>abete rosso</t>
   </si>
   <si>
-    <t>Tanne</t>
+    <t>abete bianco</t>
   </si>
   <si>
-    <t>Föhre</t>
+    <t>pino</t>
   </si>
   <si>
-    <t>Lärche</t>
+    <t>larice</t>
   </si>
   <si>
-    <t>Arve</t>
+    <t>cembro</t>
   </si>
   <si>
-    <t>übrige Nadelhölzer</t>
+    <t>altre conifere</t>
   </si>
   <si>
-    <t>Buche</t>
+    <t>faggio</t>
   </si>
   <si>
-    <t>Ahorn</t>
+    <t>acero</t>
   </si>
   <si>
-    <t>Esche</t>
+    <t>frassino</t>
   </si>
   <si>
-    <t>Eiche</t>
+    <t>quercia</t>
   </si>
   <si>
-    <t>Kastanie</t>
+    <t>castagno</t>
   </si>
   <si>
-    <t>übrige Laubhölzer</t>
+    <t>altre latifoglie</t>
   </si>
   <si>
-    <t>nicht bestimmbar</t>
+    <t>non determinabile</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>totale</t>
   </si>
   <si>
-    <t>Buchenwälder</t>
+    <t>faggete</t>
   </si>
   <si>
-    <t>Tannen-Buchenwälder</t>
+    <t>abieti-faggete</t>
   </si>
   <si>
-    <t>übrige Laubwälder</t>
+    <t>altri boschi di latifoglie</t>
   </si>
   <si>
-    <t>Tannen-Fichtenwälder</t>
+    <t>boschi di abete bianco e abete rosso</t>
   </si>
   <si>
-    <t>Fichtenwälder</t>
+    <t>peccete</t>
   </si>
   <si>
-    <t>Arven- und Lärchenwälder</t>
+    <t>cembrete e lariceti</t>
   </si>
   <si>
-    <t>Föhrenwälder</t>
+    <t>pinete</t>
   </si>
   <si>
-    <t>Pionierwälder</t>
+    <t>boschi pionieri</t>
   </si>
   <si>
-    <t>Gebüschwälder*</t>
+    <t>arbusteti*</t>
   </si>
   <si>
-    <t>Nichtwald*</t>
+    <t>non bosco*</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1240728/422478</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Basalfläche</t>
+      <t xml:space="preserve">area basimetrica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Summe der Stammquerschnittsflächen in 1,3 m Höhe (BHD-Messstelle) aller lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Synonym für Basalfläche: Grundfläche.</t>
+    <t>Somma delle sezioni trasversali a 1,3 m di altezza di tutti gli alberi arbusti vivi (in piedi e a terra) con un diametro a petto d'uomo (DPU) di almeno 12 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NaiS-Waldformationen (10 Klassen)</t>
+      <t xml:space="preserve">formazioni forestali NaiS (10 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2637</t>
     </r>
   </si>
   <si>
-    <t>Zusammenfassung der 18 Gruppen von NaiS-Standorttypen mit jeweils ähnlichem Ziel für die Hauptbaumarten (NAISGGROB20) zu 10 als «Waldformationen» bezeichneten Grossverbänden. *Durch die kleinflächige Ansprache der Standorttypen im Rahmen des Projektes NaiS-LFI ist es möglich, dass auf Probeflächen, die im LFI als «Wald» gelten, Nichtwald-Standorttypen (z.B. Wiese, Weide, Fels) vorkommen. Ebenso können im «Wald ohne Gebüschwald» Gebüschwald-Standorttypen vorhanden sein.</t>
+    <t>Sintesi dei 18 gruppi di tipologie forestali secondo NaiS, ciascuno con un obiettivo simile per le principali specie arboree (NAISGGROB20), in 10 grandi associazioni denominate «formazioni forestali». *A causa della valutazione delle tipologie forestali su piccola scala nell'ambito del progretto NaiS-LFI, è possibile che tipologie di aree non boschive (ad esempio prati, pascoli, rocce) siano presenti in aree considerate come «bosco» dall'IFN. Allo stesso modo, le tipologie tipiche degli arbusteti possono essere presenti su aree che l'IFN classifica come «bosco esclusi gli arbusteti».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Hauptbaumart</t>
+      <t xml:space="preserve">specie arborea principale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die zehn häufigsten Arten bzw. Artengruppen der Schweiz («Hauptbaumarten») und den Klassen «übrige Nadelbäume» und «übrige Laubbäume» für die restlichen Arten. Als Hauptbaumarten gelten: Fichte (Picea spp.), Tanne (Abies spp.), Föhre (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), Lärche (Larix spp.), Arve (Pinus cembra), Buche (Fagus sylvatica), Ahorn (Acer spp.), Esche (Fraxinus spp.), Eiche (Quercus spp.) und Kastanie (Castanea sativa). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate nelle 10 specie arboree o generi arborei più importanti in Svizzera («specie arboree principali») rispettivamente nelle classi «altre conifere» e «altre latifoglie» per le altre specie. Vengono considerate specie arboree principali: abete rosso (Picea spp.), abete bianco (Abies spp.), pino (Pinus sylverstris, P. nigra, P. strobus, P. mugo subsp. uncinata), larice (Larix spp.), cembro (Pinus cembra), faggio (Fagus sylvatica), acero (Acer spp.), frassino (Fraxinus spp.), quercia (Quercus spp.) e castagno (Castanea sativa). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Produktionsregion</t>
+      <t xml:space="preserve">regione di produzione</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -798,52 +798,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N212"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="42.275" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32.849" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -8541,268 +8541,268 @@
         <v>30.2</v>
       </c>
       <c r="L192" s="6">
         <v>4</v>
       </c>
       <c r="M192" s="6">
         <v>31.1</v>
       </c>
       <c r="N192" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:14" customHeight="1" ht="21.75">
       <c r="A193" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1240728/422478</t>
           </r>
         </is>
       </c>
       <c r="C193" s="3"/>
       <c r="D193" s="3"/>
       <c r="E193" s="3"/>
       <c r="F193" s="3"/>
       <c r="G193" s="3"/>
       <c r="H193" s="3"/>
       <c r="I193" s="3"/>
       <c r="J193" s="3"/>
       <c r="K193" s="3"/>
       <c r="L193" s="3"/>
       <c r="M193" s="3"/>
       <c r="N193" s="3"/>
     </row>
     <row r="196" spans="1:14">
       <c r="A196" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Basalfläche</t>
+            <t xml:space="preserve">area basimetrica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="197" spans="1:14" customHeight="1" ht="29">
       <c r="A197" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="199" spans="1:14">
       <c r="A199" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NaiS-Waldformationen (10 Klassen)</t>
+            <t xml:space="preserve">formazioni forestali NaiS (10 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2637</t>
           </r>
         </is>
       </c>
     </row>
     <row r="200" spans="1:14" customHeight="1" ht="29">
       <c r="A200" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="202" spans="1:14">
       <c r="A202" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Hauptbaumart</t>
+            <t xml:space="preserve">specie arborea principale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="203" spans="1:14" customHeight="1" ht="29">
       <c r="A203" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="205" spans="1:14">
       <c r="A205" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Produktionsregion</t>
+            <t xml:space="preserve">regione di produzione</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="206" spans="1:14" customHeight="1" ht="29">
       <c r="A206" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="208" spans="1:14">
       <c r="A208" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="209" spans="1:14" customHeight="1" ht="29">
       <c r="A209" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="211" spans="1:14">
       <c r="A211" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="212" spans="1:14" customHeight="1" ht="29">
       <c r="A212" s="1" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>