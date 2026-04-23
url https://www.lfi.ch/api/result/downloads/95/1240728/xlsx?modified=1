--- v2 (2026-04-23)
+++ v3 (2026-04-23)
@@ -17,436 +17,436 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>area basimetrica</t>
+    <t>surface terrière</t>
   </si>
   <si>
-    <t>formazioni forestali NaiS (10 classi) · specie arborea principale</t>
+    <t>formations forestières NaiS (10 classes) · essence principale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
-    <t>regione di produzione</t>
+    <t>région de production</t>
   </si>
   <si>
-    <t>Giura</t>
+    <t>Jura</t>
   </si>
   <si>
-    <t>Altopiano</t>
+    <t>Plateau</t>
   </si>
   <si>
-    <t>Prealpi</t>
+    <t>Préalpes</t>
   </si>
   <si>
-    <t>Alpi</t>
+    <t>Alpes</t>
   </si>
   <si>
-    <t>Sud delle Alpi</t>
+    <t>Sud des Alpes</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>formazioni forestali NaiS (10 classi)</t>
+    <t>formations forestières NaiS (10 classes)</t>
   </si>
   <si>
-    <t>specie arborea principale</t>
+    <t>essence principale</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>abete rosso</t>
+    <t>épicéa</t>
   </si>
   <si>
-    <t>abete bianco</t>
+    <t>sapin</t>
   </si>
   <si>
-    <t>pino</t>
+    <t>pin</t>
   </si>
   <si>
-    <t>larice</t>
+    <t>mélèze</t>
   </si>
   <si>
-    <t>cembro</t>
+    <t>arole</t>
   </si>
   <si>
-    <t>altre conifere</t>
+    <t>autres résineux</t>
   </si>
   <si>
-    <t>faggio</t>
+    <t>hêtre</t>
   </si>
   <si>
-    <t>acero</t>
+    <t>érable</t>
   </si>
   <si>
-    <t>frassino</t>
+    <t>frêne</t>
   </si>
   <si>
-    <t>quercia</t>
+    <t>chêne</t>
   </si>
   <si>
-    <t>castagno</t>
+    <t>châtaignier</t>
   </si>
   <si>
-    <t>altre latifoglie</t>
+    <t>autres feuillus</t>
   </si>
   <si>
-    <t>non determinabile</t>
+    <t>indéterminable</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>total</t>
   </si>
   <si>
-    <t>faggete</t>
+    <t>hêtraies</t>
   </si>
   <si>
-    <t>abieti-faggete</t>
+    <t>hêtraies à sapin</t>
   </si>
   <si>
-    <t>altri boschi di latifoglie</t>
+    <t>autres forêts de feuillus</t>
   </si>
   <si>
-    <t>boschi di abete bianco e abete rosso</t>
+    <t>pessières-sapinières</t>
   </si>
   <si>
-    <t>peccete</t>
+    <t>pessières</t>
   </si>
   <si>
-    <t>cembrete e lariceti</t>
+    <t>arolières et mélézins</t>
   </si>
   <si>
-    <t>pinete</t>
+    <t>pinèdes</t>
   </si>
   <si>
-    <t>boschi pionieri</t>
+    <t>forêts pionnières</t>
   </si>
   <si>
-    <t>arbusteti*</t>
+    <t>forêts buissonnantes*</t>
   </si>
   <si>
-    <t>non bosco*</t>
+    <t>hors forêt*</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1240728/422478</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">area basimetrica</t>
+      <t xml:space="preserve">surface terrière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Somma delle sezioni trasversali a 1,3 m di altezza di tutti gli alberi arbusti vivi (in piedi e a terra) con un diametro a petto d'uomo (DPU) di almeno 12 cm.</t>
+    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">formazioni forestali NaiS (10 classi)</t>
+      <t xml:space="preserve">formations forestières NaiS (10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2637</t>
     </r>
   </si>
   <si>
-    <t>Sintesi dei 18 gruppi di tipologie forestali secondo NaiS, ciascuno con un obiettivo simile per le principali specie arboree (NAISGGROB20), in 10 grandi associazioni denominate «formazioni forestali». *A causa della valutazione delle tipologie forestali su piccola scala nell'ambito del progretto NaiS-LFI, è possibile che tipologie di aree non boschive (ad esempio prati, pascoli, rocce) siano presenti in aree considerate come «bosco» dall'IFN. Allo stesso modo, le tipologie tipiche degli arbusteti possono essere presenti su aree che l'IFN classifica come «bosco esclusi gli arbusteti».</t>
+    <t>Regroupement des 18 groupes de types de stations NaiS ayant chacun un objectif similaire pour les essences principales (NAISGGROB20) en 10 grandes associations appelées «formations forestières». *Les types de stations étant déterminés à petite échelle dans le cadre du projet NaiS-IFN, il est possible que des types de stations non forestières (p. ex. prairie, pâturage, rocher) soient présents sur des placettes d'échantillonnage considérées comme «forêt» dans l'IFN. De même, des types de stations de forêt buissonnante peuvent être présents dans la «forêt sans la forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">specie arborea principale</t>
+      <t xml:space="preserve">essence principale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate nelle 10 specie arboree o generi arborei più importanti in Svizzera («specie arboree principali») rispettivamente nelle classi «altre conifere» e «altre latifoglie» per le altre specie. Vengono considerate specie arboree principali: abete rosso (Picea spp.), abete bianco (Abies spp.), pino (Pinus sylverstris, P. nigra, P. strobus, P. mugo subsp. uncinata), larice (Larix spp.), cembro (Pinus cembra), faggio (Fagus sylvatica), acero (Acer spp.), frassino (Fraxinus spp.), quercia (Quercus spp.) e castagno (Castanea sativa). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Espèce d'arbre et d'arbuste à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes individuelles pour les dix espèces ou groupes d'espèces les plus fréquents en Suisse («essences principales») et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -798,52 +798,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N212"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -8541,268 +8541,268 @@
         <v>30.2</v>
       </c>
       <c r="L192" s="6">
         <v>4</v>
       </c>
       <c r="M192" s="6">
         <v>31.1</v>
       </c>
       <c r="N192" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:14" customHeight="1" ht="21.75">
       <c r="A193" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1240728/422478</t>
           </r>
         </is>
       </c>
       <c r="C193" s="3"/>
       <c r="D193" s="3"/>
       <c r="E193" s="3"/>
       <c r="F193" s="3"/>
       <c r="G193" s="3"/>
       <c r="H193" s="3"/>
       <c r="I193" s="3"/>
       <c r="J193" s="3"/>
       <c r="K193" s="3"/>
       <c r="L193" s="3"/>
       <c r="M193" s="3"/>
       <c r="N193" s="3"/>
     </row>
     <row r="196" spans="1:14">
       <c r="A196" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">area basimetrica</t>
+            <t xml:space="preserve">surface terrière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="197" spans="1:14" customHeight="1" ht="29">
       <c r="A197" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="199" spans="1:14">
       <c r="A199" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">formazioni forestali NaiS (10 classi)</t>
+            <t xml:space="preserve">formations forestières NaiS (10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2637</t>
           </r>
         </is>
       </c>
     </row>
     <row r="200" spans="1:14" customHeight="1" ht="29">
       <c r="A200" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="202" spans="1:14">
       <c r="A202" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">specie arborea principale</t>
+            <t xml:space="preserve">essence principale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="203" spans="1:14" customHeight="1" ht="29">
       <c r="A203" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="205" spans="1:14">
       <c r="A205" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="206" spans="1:14" customHeight="1" ht="29">
       <c r="A206" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="208" spans="1:14">
       <c r="A208" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="209" spans="1:14" customHeight="1" ht="29">
       <c r="A209" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="211" spans="1:14">
       <c r="A211" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="212" spans="1:14" customHeight="1" ht="29">
       <c r="A212" s="1" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>