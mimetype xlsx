--- v0 (2026-01-23)
+++ v1 (2026-04-23)
@@ -14,442 +14,442 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>LFI5</t>
+    <t>IFN5</t>
   </si>
   <si>
-    <t>Basalfläche</t>
+    <t>surface terrière</t>
   </si>
   <si>
-    <t>NaiS-Waldformationen (10 Klassen) · Hauptbaumart</t>
+    <t>formations forestières NaiS (10 classes) · essence principale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: biogeografische Region</t>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
-    <t>biogeografische Region</t>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
+    <t>Plateau</t>
   </si>
   <si>
-    <t>Alpennordflanke</t>
+    <t>nord des Alpes</t>
   </si>
   <si>
-    <t>Westliche Zentralalpen</t>
+    <t>ouest des Alpes centrales</t>
   </si>
   <si>
-    <t>Östliche Zentralalpen</t>
+    <t>est des Alpes centrales</t>
   </si>
   <si>
-    <t>Alpensüdflanke</t>
+    <t>Sud des Alpes</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>NaiS-Waldformationen (10 Klassen)</t>
+    <t>formations forestières NaiS (10 classes)</t>
   </si>
   <si>
-    <t>Hauptbaumart</t>
+    <t>essence principale</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Fichte</t>
+    <t>épicéa</t>
   </si>
   <si>
-    <t>Tanne</t>
+    <t>sapin</t>
   </si>
   <si>
-    <t>Föhre</t>
+    <t>pin</t>
   </si>
   <si>
-    <t>Lärche</t>
+    <t>mélèze</t>
   </si>
   <si>
-    <t>Arve</t>
+    <t>arole</t>
   </si>
   <si>
-    <t>übrige Nadelhölzer</t>
+    <t>autres résineux</t>
   </si>
   <si>
-    <t>Buche</t>
+    <t>hêtre</t>
   </si>
   <si>
-    <t>Ahorn</t>
+    <t>érable</t>
   </si>
   <si>
-    <t>Esche</t>
+    <t>frêne</t>
   </si>
   <si>
-    <t>Eiche</t>
+    <t>chêne</t>
   </si>
   <si>
-    <t>Kastanie</t>
+    <t>châtaignier</t>
   </si>
   <si>
-    <t>übrige Laubhölzer</t>
+    <t>autres feuillus</t>
   </si>
   <si>
-    <t>nicht bestimmbar</t>
+    <t>indéterminable</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>total</t>
   </si>
   <si>
-    <t>Buchenwälder</t>
+    <t>hêtraies</t>
   </si>
   <si>
-    <t>Tannen-Buchenwälder</t>
+    <t>hêtraies à sapin</t>
   </si>
   <si>
-    <t>übrige Laubwälder</t>
+    <t>autres forêts de feuillus</t>
   </si>
   <si>
-    <t>Tannen-Fichtenwälder</t>
+    <t>pessières-sapinières</t>
   </si>
   <si>
-    <t>Fichtenwälder</t>
+    <t>pessières</t>
   </si>
   <si>
-    <t>Arven- und Lärchenwälder</t>
+    <t>arolières et mélézins</t>
   </si>
   <si>
-    <t>Föhrenwälder</t>
+    <t>pinèdes</t>
   </si>
   <si>
-    <t>Pionierwälder</t>
+    <t>forêts pionnières</t>
   </si>
   <si>
-    <t>Gebüschwälder*</t>
+    <t>forêts buissonnantes*</t>
   </si>
   <si>
-    <t>Nichtwald*</t>
+    <t>hors forêt*</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1240744/422494</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Basalfläche</t>
+      <t xml:space="preserve">surface terrière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Summe der Stammquerschnittsflächen in 1,3 m Höhe (BHD-Messstelle) aller lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Synonym für Basalfläche: Grundfläche.</t>
+    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NaiS-Waldformationen (10 Klassen)</t>
+      <t xml:space="preserve">formations forestières NaiS (10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2637</t>
     </r>
   </si>
   <si>
-    <t>Zusammenfassung der 18 Gruppen von NaiS-Standorttypen mit jeweils ähnlichem Ziel für die Hauptbaumarten (NAISGGROB20) zu 10 als «Waldformationen» bezeichneten Grossverbänden. *Durch die kleinflächige Ansprache der Standorttypen im Rahmen des Projektes NaiS-LFI ist es möglich, dass auf Probeflächen, die im LFI als «Wald» gelten, Nichtwald-Standorttypen (z.B. Wiese, Weide, Fels) vorkommen. Ebenso können im «Wald ohne Gebüschwald» Gebüschwald-Standorttypen vorhanden sein.</t>
+    <t>Regroupement des 18 groupes de types de stations NaiS ayant chacun un objectif similaire pour les essences principales (NAISGGROB20) en 10 grandes associations appelées «formations forestières». *Les types de stations étant déterminés à petite échelle dans le cadre du projet NaiS-IFN, il est possible que des types de stations non forestières (p. ex. prairie, pâturage, rocher) soient présents sur des placettes d'échantillonnage considérées comme «forêt» dans l'IFN. De même, des types de stations de forêt buissonnante peuvent être présents dans la «forêt sans la forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Hauptbaumart</t>
+      <t xml:space="preserve">essence principale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die zehn häufigsten Arten bzw. Artengruppen der Schweiz («Hauptbaumarten») und den Klassen «übrige Nadelbäume» und «übrige Laubbäume» für die restlichen Arten. Als Hauptbaumarten gelten: Fichte (Picea spp.), Tanne (Abies spp.), Föhre (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), Lärche (Larix spp.), Arve (Pinus cembra), Buche (Fagus sylvatica), Ahorn (Acer spp.), Esche (Fraxinus spp.), Eiche (Quercus spp.) und Kastanie (Castanea sativa). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+    <t>Espèce d'arbre et d'arbuste à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes individuelles pour les dix espèces ou groupes d'espèces les plus fréquents en Suisse («essences principales») et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeografische Region</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -801,52 +801,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P212"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="42.275" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -9638,270 +9638,270 @@
         <v>29.0</v>
       </c>
       <c r="N192" s="6">
         <v>4</v>
       </c>
       <c r="O192" s="6">
         <v>30.7</v>
       </c>
       <c r="P192" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16" customHeight="1" ht="21.75">
       <c r="A193" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1240744/422494</t>
           </r>
         </is>
       </c>
       <c r="C193" s="3"/>
       <c r="D193" s="3"/>
       <c r="E193" s="3"/>
       <c r="F193" s="3"/>
       <c r="G193" s="3"/>
       <c r="H193" s="3"/>
       <c r="I193" s="3"/>
       <c r="J193" s="3"/>
       <c r="K193" s="3"/>
       <c r="L193" s="3"/>
       <c r="M193" s="3"/>
       <c r="N193" s="3"/>
       <c r="O193" s="3"/>
       <c r="P193" s="3"/>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Basalfläche</t>
+            <t xml:space="preserve">surface terrière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="197" spans="1:16" customHeight="1" ht="29">
       <c r="A197" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NaiS-Waldformationen (10 Klassen)</t>
+            <t xml:space="preserve">formations forestières NaiS (10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2637</t>
           </r>
         </is>
       </c>
     </row>
     <row r="200" spans="1:16" customHeight="1" ht="29">
       <c r="A200" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Hauptbaumart</t>
+            <t xml:space="preserve">essence principale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="203" spans="1:16" customHeight="1" ht="29">
       <c r="A203" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeografische Region</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="206" spans="1:16" customHeight="1" ht="29">
       <c r="A206" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="209" spans="1:16" customHeight="1" ht="29">
       <c r="A209" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="212" spans="1:16" customHeight="1" ht="29">
       <c r="A212" s="1" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>