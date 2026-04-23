--- v1 (2026-04-23)
+++ v2 (2026-04-23)
@@ -17,439 +17,439 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>surface terrière</t>
+    <t>area basimetrica</t>
   </si>
   <si>
-    <t>formations forestières NaiS (10 classes) · essence principale</t>
+    <t>formazioni forestali NaiS (10 classi) · specie arborea principale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: région biogéographique</t>
+      <t xml:space="preserve">: regione biogeografica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
+    <t>stato 2018/26</t>
   </si>
   <si>
-    <t>région biogéographique</t>
+    <t>regione biogeografica</t>
   </si>
   <si>
-    <t>Jura</t>
+    <t>Giura</t>
   </si>
   <si>
-    <t>Plateau</t>
+    <t>Altopiano</t>
   </si>
   <si>
-    <t>nord des Alpes</t>
+    <t>Versante nord delle Alpi</t>
   </si>
   <si>
-    <t>ouest des Alpes centrales</t>
+    <t>Alpi centrali occidentali</t>
   </si>
   <si>
-    <t>est des Alpes centrales</t>
+    <t>Alpi centrali orientali</t>
   </si>
   <si>
-    <t>Sud des Alpes</t>
+    <t>Versante sud delle Alpi</t>
   </si>
   <si>
-    <t>Suisse</t>
+    <t>Svizzera</t>
   </si>
   <si>
-    <t>formations forestières NaiS (10 classes)</t>
+    <t>formazioni forestali NaiS (10 classi)</t>
   </si>
   <si>
-    <t>essence principale</t>
+    <t>specie arborea principale</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>épicéa</t>
+    <t>abete rosso</t>
   </si>
   <si>
-    <t>sapin</t>
+    <t>abete bianco</t>
   </si>
   <si>
-    <t>pin</t>
+    <t>pino</t>
   </si>
   <si>
-    <t>mélèze</t>
+    <t>larice</t>
   </si>
   <si>
-    <t>arole</t>
+    <t>cembro</t>
   </si>
   <si>
-    <t>autres résineux</t>
+    <t>altre conifere</t>
   </si>
   <si>
-    <t>hêtre</t>
+    <t>faggio</t>
   </si>
   <si>
-    <t>érable</t>
+    <t>acero</t>
   </si>
   <si>
-    <t>frêne</t>
+    <t>frassino</t>
   </si>
   <si>
-    <t>chêne</t>
+    <t>quercia</t>
   </si>
   <si>
-    <t>châtaignier</t>
+    <t>castagno</t>
   </si>
   <si>
-    <t>autres feuillus</t>
+    <t>altre latifoglie</t>
   </si>
   <si>
-    <t>indéterminable</t>
+    <t>non determinabile</t>
   </si>
   <si>
-    <t>total</t>
+    <t>totale</t>
   </si>
   <si>
-    <t>hêtraies</t>
+    <t>faggete</t>
   </si>
   <si>
-    <t>hêtraies à sapin</t>
+    <t>abieti-faggete</t>
   </si>
   <si>
-    <t>autres forêts de feuillus</t>
+    <t>altri boschi di latifoglie</t>
   </si>
   <si>
-    <t>pessières-sapinières</t>
+    <t>boschi di abete bianco e abete rosso</t>
   </si>
   <si>
-    <t>pessières</t>
+    <t>peccete</t>
   </si>
   <si>
-    <t>arolières et mélézins</t>
+    <t>cembrete e lariceti</t>
   </si>
   <si>
-    <t>pinèdes</t>
+    <t>pinete</t>
   </si>
   <si>
-    <t>forêts pionnières</t>
+    <t>boschi pionieri</t>
   </si>
   <si>
-    <t>forêts buissonnantes*</t>
+    <t>arbusteti*</t>
   </si>
   <si>
-    <t>hors forêt*</t>
+    <t>non bosco*</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1240744/422494</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface terrière</t>
+      <t xml:space="preserve">area basimetrica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
+    <t>Somma delle sezioni trasversali a 1,3 m di altezza di tutti gli alberi arbusti vivi (in piedi e a terra) con un diametro a petto d'uomo (DPU) di almeno 12 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">formations forestières NaiS (10 classes)</t>
+      <t xml:space="preserve">formazioni forestali NaiS (10 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2637</t>
     </r>
   </si>
   <si>
-    <t>Regroupement des 18 groupes de types de stations NaiS ayant chacun un objectif similaire pour les essences principales (NAISGGROB20) en 10 grandes associations appelées «formations forestières». *Les types de stations étant déterminés à petite échelle dans le cadre du projet NaiS-IFN, il est possible que des types de stations non forestières (p. ex. prairie, pâturage, rocher) soient présents sur des placettes d'échantillonnage considérées comme «forêt» dans l'IFN. De même, des types de stations de forêt buissonnante peuvent être présents dans la «forêt sans la forêt buissonnante».</t>
+    <t>Sintesi dei 18 gruppi di tipologie forestali secondo NaiS, ciascuno con un obiettivo simile per le principali specie arboree (NAISGGROB20), in 10 grandi associazioni denominate «formazioni forestali». *A causa della valutazione delle tipologie forestali su piccola scala nell'ambito del progretto NaiS-LFI, è possibile che tipologie di aree non boschive (ad esempio prati, pascoli, rocce) siano presenti in aree considerate come «bosco» dall'IFN. Allo stesso modo, le tipologie tipiche degli arbusteti possono essere presenti su aree che l'IFN classifica come «bosco esclusi gli arbusteti».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">essence principale</t>
+      <t xml:space="preserve">specie arborea principale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Espèce d'arbre et d'arbuste à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes individuelles pour les dix espèces ou groupes d'espèces les plus fréquents en Suisse («essences principales») et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 50: Baumart)</t>
+    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate nelle 10 specie arboree o generi arborei più importanti in Svizzera («specie arboree principali») rispettivamente nelle classi «altre conifere» e «altre latifoglie» per le altre specie. Vengono considerate specie arboree principali: abete rosso (Picea spp.), abete bianco (Abies spp.), pino (Pinus sylverstris, P. nigra, P. strobus, P. mugo subsp. uncinata), larice (Larix spp.), cembro (Pinus cembra), faggio (Fagus sylvatica), acero (Acer spp.), frassino (Fraxinus spp.), quercia (Quercus spp.) e castagno (Castanea sativa). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région biogéographique</t>
+      <t xml:space="preserve">regione biogeografica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
+    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -801,52 +801,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P212"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32.849" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -9638,270 +9638,270 @@
         <v>29.0</v>
       </c>
       <c r="N192" s="6">
         <v>4</v>
       </c>
       <c r="O192" s="6">
         <v>30.7</v>
       </c>
       <c r="P192" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16" customHeight="1" ht="21.75">
       <c r="A193" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1240744/422494</t>
           </r>
         </is>
       </c>
       <c r="C193" s="3"/>
       <c r="D193" s="3"/>
       <c r="E193" s="3"/>
       <c r="F193" s="3"/>
       <c r="G193" s="3"/>
       <c r="H193" s="3"/>
       <c r="I193" s="3"/>
       <c r="J193" s="3"/>
       <c r="K193" s="3"/>
       <c r="L193" s="3"/>
       <c r="M193" s="3"/>
       <c r="N193" s="3"/>
       <c r="O193" s="3"/>
       <c r="P193" s="3"/>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface terrière</t>
+            <t xml:space="preserve">area basimetrica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="197" spans="1:16" customHeight="1" ht="29">
       <c r="A197" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">formations forestières NaiS (10 classes)</t>
+            <t xml:space="preserve">formazioni forestali NaiS (10 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2637</t>
           </r>
         </is>
       </c>
     </row>
     <row r="200" spans="1:16" customHeight="1" ht="29">
       <c r="A200" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">essence principale</t>
+            <t xml:space="preserve">specie arborea principale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="203" spans="1:16" customHeight="1" ht="29">
       <c r="A203" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région biogéographique</t>
+            <t xml:space="preserve">regione biogeografica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="206" spans="1:16" customHeight="1" ht="29">
       <c r="A206" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="209" spans="1:16" customHeight="1" ht="29">
       <c r="A209" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="212" spans="1:16" customHeight="1" ht="29">
       <c r="A212" s="1" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>