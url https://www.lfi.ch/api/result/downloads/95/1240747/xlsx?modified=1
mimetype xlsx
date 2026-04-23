--- v0 (2025-10-10)
+++ v1 (2026-04-23)
@@ -14,439 +14,439 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>NFI5</t>
+    <t>IFN5</t>
   </si>
   <si>
-    <t>basal area</t>
+    <t>surface terrière</t>
   </si>
   <si>
-    <t>forest formations (NaiS; 10 classes) · main tree species</t>
+    <t>formations forestières NaiS (10 classes) · essence principale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: production region</t>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
-    <t>production region</t>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Pre-Alps</t>
+    <t>Préalpes</t>
   </si>
   <si>
-    <t>Alps</t>
+    <t>Alpes</t>
   </si>
   <si>
-    <t>Southern Alps</t>
+    <t>Sud des Alpes</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>forest formations (NaiS; 10 classes)</t>
+    <t>formations forestières NaiS (10 classes)</t>
   </si>
   <si>
-    <t>main tree species</t>
+    <t>essence principale</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>spruce</t>
+    <t>épicéa</t>
   </si>
   <si>
-    <t>fir</t>
+    <t>sapin</t>
   </si>
   <si>
-    <t>pine</t>
+    <t>pin</t>
   </si>
   <si>
-    <t>larch</t>
+    <t>mélèze</t>
   </si>
   <si>
-    <t>Arolla pine</t>
+    <t>arole</t>
   </si>
   <si>
-    <t>other conifers</t>
+    <t>autres résineux</t>
   </si>
   <si>
-    <t>beech</t>
+    <t>hêtre</t>
   </si>
   <si>
-    <t>maple</t>
+    <t>érable</t>
   </si>
   <si>
-    <t>ash</t>
+    <t>frêne</t>
   </si>
   <si>
-    <t>oak</t>
+    <t>chêne</t>
   </si>
   <si>
-    <t>sweet chestnut</t>
+    <t>châtaignier</t>
   </si>
   <si>
-    <t>other broadleaves</t>
+    <t>autres feuillus</t>
   </si>
   <si>
-    <t>indeterminable</t>
+    <t>indéterminable</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>beech forests</t>
+    <t>hêtraies</t>
   </si>
   <si>
-    <t>silver fir-beech forests</t>
+    <t>hêtraies à sapin</t>
   </si>
   <si>
-    <t>other boradleaved forests</t>
+    <t>autres forêts de feuillus</t>
   </si>
   <si>
-    <t>silver fir-spruce forests</t>
+    <t>pessières-sapinières</t>
   </si>
   <si>
-    <t>spruce forests</t>
+    <t>pessières</t>
   </si>
   <si>
-    <t>Arolla pine and larch forests</t>
+    <t>arolières et mélézins</t>
   </si>
   <si>
-    <t>pine forests</t>
+    <t>pinèdes</t>
   </si>
   <si>
-    <t>pioneer forests</t>
+    <t>forêts pionnières</t>
   </si>
   <si>
-    <t>shrub forests*</t>
+    <t>forêts buissonnantes*</t>
   </si>
   <si>
-    <t>non-forest*</t>
+    <t>hors forêt*</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1240747/422497</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">basal area</t>
+      <t xml:space="preserve">surface terrière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Sum of the stem cross-sectional areas at a height of 1.3 m (level for measuring diameter at breast height [dbh]) of living trees and shrubs (standing and lying) with a dbh ≥12 cm.</t>
+    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest formations (NaiS; 10 classes)</t>
+      <t xml:space="preserve">formations forestières NaiS (10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2637</t>
     </r>
   </si>
   <si>
-    <t>Combination of the 18 groups of NaiS site types, each with a similar objective for the main tree species (NAISGGROB20), into 10 large associations known as «forest formations». *As the characterisation of the site types in the NaiS-NFI project is on a small scale, it is possible that non-forest site types such as meadow, pasture and rock may be present in sample plots that are classified as «forest» in NFI. Similarly, «forest without shrub forest“ may also contain «shrub forest» site types.</t>
+    <t>Regroupement des 18 groupes de types de stations NaiS ayant chacun un objectif similaire pour les essences principales (NAISGGROB20) en 10 grandes associations appelées «formations forestières». *Les types de stations étant déterminés à petite échelle dans le cadre du projet NaiS-IFN, il est possible que des types de stations non forestières (p. ex. prairie, pâturage, rocher) soient présents sur des placettes d'échantillonnage considérées comme «forêt» dans l'IFN. De même, des types de stations de forêt buissonnante peuvent être présents dans la «forêt sans la forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">main tree species</t>
+      <t xml:space="preserve">essence principale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) with the ten most common species or species groups in Switzerland ('main tree species') categorised, and the classes 'other conifers' and 'other broadleaves' for the remaining species. The main tree species are: spruce (Picea spp.), fir (Abies spp.), pine (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), larch (Larix spp.), Arolla pine (Pinus cembra), beech (Fagus sylvatica), maple (Acer spp.), ash (Fraxinus spp.), oak (Quercus spp.) and chestnut (Castanea sativa). Reference: Field Survey (MID 50: Baumart)</t>
+    <t>Espèce d'arbre et d'arbuste à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes individuelles pour les dix espèces ou groupes d'espèces les plus fréquents en Suisse («essences principales») et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">production region</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -798,52 +798,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N212"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -8541,268 +8541,268 @@
         <v>29.3</v>
       </c>
       <c r="L192" s="6">
         <v>4</v>
       </c>
       <c r="M192" s="6">
         <v>30.7</v>
       </c>
       <c r="N192" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:14" customHeight="1" ht="21.75">
       <c r="A193" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1240747/422497</t>
           </r>
         </is>
       </c>
       <c r="C193" s="3"/>
       <c r="D193" s="3"/>
       <c r="E193" s="3"/>
       <c r="F193" s="3"/>
       <c r="G193" s="3"/>
       <c r="H193" s="3"/>
       <c r="I193" s="3"/>
       <c r="J193" s="3"/>
       <c r="K193" s="3"/>
       <c r="L193" s="3"/>
       <c r="M193" s="3"/>
       <c r="N193" s="3"/>
     </row>
     <row r="196" spans="1:14">
       <c r="A196" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">basal area</t>
+            <t xml:space="preserve">surface terrière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="197" spans="1:14" customHeight="1" ht="29">
       <c r="A197" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="199" spans="1:14">
       <c r="A199" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest formations (NaiS; 10 classes)</t>
+            <t xml:space="preserve">formations forestières NaiS (10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2637</t>
           </r>
         </is>
       </c>
     </row>
     <row r="200" spans="1:14" customHeight="1" ht="29">
       <c r="A200" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="202" spans="1:14">
       <c r="A202" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">main tree species</t>
+            <t xml:space="preserve">essence principale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="203" spans="1:14" customHeight="1" ht="29">
       <c r="A203" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="205" spans="1:14">
       <c r="A205" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">production region</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="206" spans="1:14" customHeight="1" ht="29">
       <c r="A206" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="208" spans="1:14">
       <c r="A208" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="209" spans="1:14" customHeight="1" ht="29">
       <c r="A209" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="211" spans="1:14">
       <c r="A211" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="212" spans="1:14" customHeight="1" ht="29">
       <c r="A212" s="1" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>