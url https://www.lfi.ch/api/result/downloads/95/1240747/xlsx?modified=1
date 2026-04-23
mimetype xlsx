--- v1 (2026-04-23)
+++ v2 (2026-04-23)
@@ -14,439 +14,439 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>IFN5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>surface terrière</t>
+    <t>Basalfläche</t>
   </si>
   <si>
-    <t>formations forestières NaiS (10 classes) · essence principale</t>
+    <t>NaiS-Waldformationen (10 Klassen) · Hauptbaumart</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: région de production</t>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>région de production</t>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
+    <t>Mittelland</t>
   </si>
   <si>
-    <t>Préalpes</t>
+    <t>Voralpen</t>
   </si>
   <si>
-    <t>Alpes</t>
+    <t>Alpen</t>
   </si>
   <si>
-    <t>Sud des Alpes</t>
+    <t>Alpensüdseite</t>
   </si>
   <si>
-    <t>Suisse</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>formations forestières NaiS (10 classes)</t>
+    <t>NaiS-Waldformationen (10 Klassen)</t>
   </si>
   <si>
-    <t>essence principale</t>
+    <t>Hauptbaumart</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>épicéa</t>
+    <t>Fichte</t>
   </si>
   <si>
-    <t>sapin</t>
+    <t>Tanne</t>
   </si>
   <si>
-    <t>pin</t>
+    <t>Föhre</t>
   </si>
   <si>
-    <t>mélèze</t>
+    <t>Lärche</t>
   </si>
   <si>
-    <t>arole</t>
+    <t>Arve</t>
   </si>
   <si>
-    <t>autres résineux</t>
+    <t>übrige Nadelhölzer</t>
   </si>
   <si>
-    <t>hêtre</t>
+    <t>Buche</t>
   </si>
   <si>
-    <t>érable</t>
+    <t>Ahorn</t>
   </si>
   <si>
-    <t>frêne</t>
+    <t>Esche</t>
   </si>
   <si>
-    <t>chêne</t>
+    <t>Eiche</t>
   </si>
   <si>
-    <t>châtaignier</t>
+    <t>Kastanie</t>
   </si>
   <si>
-    <t>autres feuillus</t>
+    <t>übrige Laubhölzer</t>
   </si>
   <si>
-    <t>indéterminable</t>
+    <t>nicht bestimmbar</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>hêtraies</t>
+    <t>Buchenwälder</t>
   </si>
   <si>
-    <t>hêtraies à sapin</t>
+    <t>Tannen-Buchenwälder</t>
   </si>
   <si>
-    <t>autres forêts de feuillus</t>
+    <t>übrige Laubwälder</t>
   </si>
   <si>
-    <t>pessières-sapinières</t>
+    <t>Tannen-Fichtenwälder</t>
   </si>
   <si>
-    <t>pessières</t>
+    <t>Fichtenwälder</t>
   </si>
   <si>
-    <t>arolières et mélézins</t>
+    <t>Arven- und Lärchenwälder</t>
   </si>
   <si>
-    <t>pinèdes</t>
+    <t>Föhrenwälder</t>
   </si>
   <si>
-    <t>forêts pionnières</t>
+    <t>Pionierwälder</t>
   </si>
   <si>
-    <t>forêts buissonnantes*</t>
+    <t>Gebüschwälder*</t>
   </si>
   <si>
-    <t>hors forêt*</t>
+    <t>Nichtwald*</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1240747/422497</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface terrière</t>
+      <t xml:space="preserve">Basalfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
+    <t>Summe der Stammquerschnittsflächen in 1,3 m Höhe (BHD-Messstelle) aller lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Synonym für Basalfläche: Grundfläche.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">formations forestières NaiS (10 classes)</t>
+      <t xml:space="preserve">NaiS-Waldformationen (10 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2637</t>
     </r>
   </si>
   <si>
-    <t>Regroupement des 18 groupes de types de stations NaiS ayant chacun un objectif similaire pour les essences principales (NAISGGROB20) en 10 grandes associations appelées «formations forestières». *Les types de stations étant déterminés à petite échelle dans le cadre du projet NaiS-IFN, il est possible que des types de stations non forestières (p. ex. prairie, pâturage, rocher) soient présents sur des placettes d'échantillonnage considérées comme «forêt» dans l'IFN. De même, des types de stations de forêt buissonnante peuvent être présents dans la «forêt sans la forêt buissonnante».</t>
+    <t>Zusammenfassung der 18 Gruppen von NaiS-Standorttypen mit jeweils ähnlichem Ziel für die Hauptbaumarten (NAISGGROB20) zu 10 als «Waldformationen» bezeichneten Grossverbänden. *Durch die kleinflächige Ansprache der Standorttypen im Rahmen des Projektes NaiS-LFI ist es möglich, dass auf Probeflächen, die im LFI als «Wald» gelten, Nichtwald-Standorttypen (z.B. Wiese, Weide, Fels) vorkommen. Ebenso können im «Wald ohne Gebüschwald» Gebüschwald-Standorttypen vorhanden sein.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">essence principale</t>
+      <t xml:space="preserve">Hauptbaumart</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Espèce d'arbre et d'arbuste à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes individuelles pour les dix espèces ou groupes d'espèces les plus fréquents en Suisse («essences principales») et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die zehn häufigsten Arten bzw. Artengruppen der Schweiz («Hauptbaumarten») und den Klassen «übrige Nadelbäume» und «übrige Laubbäume» für die restlichen Arten. Als Hauptbaumarten gelten: Fichte (Picea spp.), Tanne (Abies spp.), Föhre (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), Lärche (Larix spp.), Arve (Pinus cembra), Buche (Fagus sylvatica), Ahorn (Acer spp.), Esche (Fraxinus spp.), Eiche (Quercus spp.) und Kastanie (Castanea sativa). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de production</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -798,52 +798,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N212"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="42.275" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -8541,268 +8541,268 @@
         <v>29.3</v>
       </c>
       <c r="L192" s="6">
         <v>4</v>
       </c>
       <c r="M192" s="6">
         <v>30.7</v>
       </c>
       <c r="N192" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:14" customHeight="1" ht="21.75">
       <c r="A193" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1240747/422497</t>
           </r>
         </is>
       </c>
       <c r="C193" s="3"/>
       <c r="D193" s="3"/>
       <c r="E193" s="3"/>
       <c r="F193" s="3"/>
       <c r="G193" s="3"/>
       <c r="H193" s="3"/>
       <c r="I193" s="3"/>
       <c r="J193" s="3"/>
       <c r="K193" s="3"/>
       <c r="L193" s="3"/>
       <c r="M193" s="3"/>
       <c r="N193" s="3"/>
     </row>
     <row r="196" spans="1:14">
       <c r="A196" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface terrière</t>
+            <t xml:space="preserve">Basalfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="197" spans="1:14" customHeight="1" ht="29">
       <c r="A197" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="199" spans="1:14">
       <c r="A199" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">formations forestières NaiS (10 classes)</t>
+            <t xml:space="preserve">NaiS-Waldformationen (10 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2637</t>
           </r>
         </is>
       </c>
     </row>
     <row r="200" spans="1:14" customHeight="1" ht="29">
       <c r="A200" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="202" spans="1:14">
       <c r="A202" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">essence principale</t>
+            <t xml:space="preserve">Hauptbaumart</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="203" spans="1:14" customHeight="1" ht="29">
       <c r="A203" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="205" spans="1:14">
       <c r="A205" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de production</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="206" spans="1:14" customHeight="1" ht="29">
       <c r="A206" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="208" spans="1:14">
       <c r="A208" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="209" spans="1:14" customHeight="1" ht="29">
       <c r="A209" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="211" spans="1:14">
       <c r="A211" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="212" spans="1:14" customHeight="1" ht="29">
       <c r="A212" s="1" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>