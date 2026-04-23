--- v1 (2026-01-23)
+++ v2 (2026-04-23)
@@ -17,398 +17,398 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>area basimetrica</t>
-[...2 lines deleted...]
-    <t>specie arborea principale</t>
+    <t>surface terrière</t>
+  </si>
+  <si>
+    <t>essence principale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...47 lines deleted...]
-    <t>Svizzera</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>abete rosso</t>
-[...38 lines deleted...]
-    <t>totale</t>
+    <t>épicéa</t>
+  </si>
+  <si>
+    <t>sapin</t>
+  </si>
+  <si>
+    <t>pin</t>
+  </si>
+  <si>
+    <t>mélèze</t>
+  </si>
+  <si>
+    <t>arole</t>
+  </si>
+  <si>
+    <t>autres résineux</t>
+  </si>
+  <si>
+    <t>hêtre</t>
+  </si>
+  <si>
+    <t>érable</t>
+  </si>
+  <si>
+    <t>frêne</t>
+  </si>
+  <si>
+    <t>chêne</t>
+  </si>
+  <si>
+    <t>châtaignier</t>
+  </si>
+  <si>
+    <t>autres feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1240792/422542</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">area basimetrica</t>
+      <t xml:space="preserve">surface terrière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Somma delle sezioni trasversali a 1,3 m di altezza di tutti gli alberi arbusti vivi (in piedi e a terra) con un diametro a petto d'uomo (DPU) di almeno 12 cm.</t>
+    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">specie arborea principale</t>
+      <t xml:space="preserve">essence principale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate nelle 10 specie arboree o generi arborei più importanti in Svizzera («specie arboree principali») rispettivamente nelle classi «altre conifere» e «altre latifoglie» per le altre specie. Vengono considerate specie arboree principali: abete rosso (Picea spp.), abete bianco (Abies spp.), pino (Pinus sylverstris, P. nigra, P. strobus, P. mugo subsp. uncinata), larice (Larix spp.), cembro (Pinus cembra), faggio (Fagus sylvatica), acero (Acer spp.), frassino (Fraxinus spp.), quercia (Quercus spp.) e castagno (Castanea sativa). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Espèce d'arbre et d'arbuste à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes individuelles pour les dix espèces ou groupes d'espèces les plus fréquents en Suisse («essences principales») et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -760,51 +760,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.283" bestFit="true" customWidth="true" style="0"/>
@@ -2464,51 +2464,51 @@
         <v>33.8</v>
       </c>
       <c r="AC27" s="6">
         <v>4</v>
       </c>
       <c r="AD27" s="6">
         <v>32.4</v>
       </c>
       <c r="AE27" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="21.75">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1240792/422542</t>
           </r>
         </is>
       </c>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
@@ -2524,191 +2524,191 @@
       <c r="U28" s="3"/>
       <c r="V28" s="3"/>
       <c r="W28" s="3"/>
       <c r="X28" s="3"/>
       <c r="Y28" s="3"/>
       <c r="Z28" s="3"/>
       <c r="AA28" s="3"/>
       <c r="AB28" s="3"/>
       <c r="AC28" s="3"/>
       <c r="AD28" s="3"/>
       <c r="AE28" s="3"/>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">area basimetrica</t>
+            <t xml:space="preserve">surface terrière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:31" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="34" spans="1:31">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">specie arborea principale</t>
+            <t xml:space="preserve">essence principale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:31" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="37" spans="1:31">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:31" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="40" spans="1:31">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:31" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:31">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:31" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>