--- v2 (2026-04-23)
+++ v3 (2026-07-27)
@@ -14,401 +14,401 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>essence principale</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Basalfläche</t>
+  </si>
+  <si>
+    <t>Hauptbaumart</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: région économique</t>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...47 lines deleted...]
-    <t>Suisse</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Jura West</t>
+  </si>
+  <si>
+    <t>Jura Ost</t>
+  </si>
+  <si>
+    <t>Mittelland West</t>
+  </si>
+  <si>
+    <t>Mittelland Mitte</t>
+  </si>
+  <si>
+    <t>Mittelland Ost</t>
+  </si>
+  <si>
+    <t>Voralpen West</t>
+  </si>
+  <si>
+    <t>Voralpen Mitte</t>
+  </si>
+  <si>
+    <t>Voralpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Nordwest</t>
+  </si>
+  <si>
+    <t>Alpen Mitte</t>
+  </si>
+  <si>
+    <t>Alpen Nordost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>épicéa</t>
-[...38 lines deleted...]
-    <t>total</t>
+    <t>Fichte</t>
+  </si>
+  <si>
+    <t>Tanne</t>
+  </si>
+  <si>
+    <t>Föhre</t>
+  </si>
+  <si>
+    <t>Lärche</t>
+  </si>
+  <si>
+    <t>Arve</t>
+  </si>
+  <si>
+    <t>übrige Nadelhölzer</t>
+  </si>
+  <si>
+    <t>Buche</t>
+  </si>
+  <si>
+    <t>Ahorn</t>
+  </si>
+  <si>
+    <t>Esche</t>
+  </si>
+  <si>
+    <t>Eiche</t>
+  </si>
+  <si>
+    <t>Kastanie</t>
+  </si>
+  <si>
+    <t>übrige Laubhölzer</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1240792/422542</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface terrière</t>
+      <t xml:space="preserve">Basalfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
+    <t>Summe der Stammquerschnittsflächen in 1,3 m Höhe (BHD-Messstelle) aller lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Synonym für Basalfläche: Grundfläche.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">essence principale</t>
+      <t xml:space="preserve">Hauptbaumart</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Espèce d'arbre et d'arbuste à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes individuelles pour les dix espèces ou groupes d'espèces les plus fréquents en Suisse («essences principales») et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die zehn häufigsten Arten bzw. Artengruppen der Schweiz («Hauptbaumarten») und den Klassen «übrige Nadelbäume» und «übrige Laubbäume» für die restlichen Arten. Als Hauptbaumarten gelten: Fichte (Picea spp.), Tanne (Abies spp.), Föhre (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), Lärche (Larix spp.), Arve (Pinus cembra), Buche (Fagus sylvatica), Ahorn (Acer spp.), Esche (Fraxinus spp.), Eiche (Quercus spp.) und Kastanie (Castanea sativa). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région économique</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -760,51 +760,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="24.565" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.283" bestFit="true" customWidth="true" style="0"/>
@@ -2464,51 +2464,51 @@
         <v>33.8</v>
       </c>
       <c r="AC27" s="6">
         <v>4</v>
       </c>
       <c r="AD27" s="6">
         <v>32.4</v>
       </c>
       <c r="AE27" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="21.75">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1240792/422542</t>
           </r>
         </is>
       </c>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
@@ -2524,191 +2524,191 @@
       <c r="U28" s="3"/>
       <c r="V28" s="3"/>
       <c r="W28" s="3"/>
       <c r="X28" s="3"/>
       <c r="Y28" s="3"/>
       <c r="Z28" s="3"/>
       <c r="AA28" s="3"/>
       <c r="AB28" s="3"/>
       <c r="AC28" s="3"/>
       <c r="AD28" s="3"/>
       <c r="AE28" s="3"/>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface terrière</t>
+            <t xml:space="preserve">Basalfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:31" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="34" spans="1:31">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">essence principale</t>
+            <t xml:space="preserve">Hauptbaumart</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:31" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="37" spans="1:31">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région économique</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:31" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="40" spans="1:31">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:31" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:31">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:31" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>