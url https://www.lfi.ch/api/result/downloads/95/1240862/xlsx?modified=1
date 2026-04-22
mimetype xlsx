--- v0 (2026-04-22)
+++ v1 (2026-04-22)
@@ -17,128 +17,128 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>IFN1</t>
   </si>
   <si>
-    <t>numero totale di fusti IFN1</t>
-[...2 lines deleted...]
-    <t>specie arborea principale</t>
+    <t>nombre total de tiges IFN1</t>
+  </si>
+  <si>
+    <t>essence principale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 1983/85</t>
-[...2 lines deleted...]
-    <t>cantone</t>
+    <t>état 1983/85</t>
+  </si>
+  <si>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,276 +172,276 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>abete rosso</t>
-[...38 lines deleted...]
-    <t>totale</t>
+    <t>épicéa</t>
+  </si>
+  <si>
+    <t>sapin</t>
+  </si>
+  <si>
+    <t>pin</t>
+  </si>
+  <si>
+    <t>mélèze</t>
+  </si>
+  <si>
+    <t>arole</t>
+  </si>
+  <si>
+    <t>autres résineux</t>
+  </si>
+  <si>
+    <t>hêtre</t>
+  </si>
+  <si>
+    <t>érable</t>
+  </si>
+  <si>
+    <t>frêne</t>
+  </si>
+  <si>
+    <t>chêne</t>
+  </si>
+  <si>
+    <t>châtaignier</t>
+  </si>
+  <si>
+    <t>autres feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1240862/422612</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero totale di fusti IFN1</t>
+      <t xml:space="preserve">nombre total de tiges IFN1</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #243</t>
     </r>
   </si>
   <si>
-    <t>Numero di fusti di tutti gli alberi e arbusti vivi e morti (in piedi e a terra) a partire da 12 cm di diametro a petto d'uomo (DPU) secondo il metodo dell'IFN1. Il numero totale di fusti IFN1 corrisponde alla somma del numero di fusti e del numero di fusti morti.</t>
+    <t>Nombre de tiges de tous les arbres et arbustes vifs et morts (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) selon la méthode de l'IFN1. Dans l'IFN1, seuls ont été enregistrés les arbres morts dont le bois était encore utilisable. Le nombre total de tiges IFN1 est la somme du nombre de tiges et du nombre de tiges de bois mort IFN1.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">specie arborea principale</t>
+      <t xml:space="preserve">essence principale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate nelle 10 specie arboree o generi arborei più importanti in Svizzera («specie arboree principali») rispettivamente nelle classi «altre conifere» e «altre latifoglie» per le altre specie. Vengono considerate specie arboree principali: abete rosso (Picea spp.), abete bianco (Abies spp.), pino (Pinus sylverstris, P. nigra, P. strobus, P. mugo subsp. uncinata), larice (Larix spp.), cembro (Pinus cembra), faggio (Fagus sylvatica), acero (Acer spp.), frassino (Fraxinus spp.), quercia (Quercus spp.) e castagno (Castanea sativa). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Espèce d'arbre et d'arbuste à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes individuelles pour les dix espèces ou groupes d'espèces les plus fréquents en Suisse («essences principales») et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -793,51 +793,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -3641,51 +3641,51 @@
         <v>100.0</v>
       </c>
       <c r="AY27" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AZ27" s="6">
         <v>100.0</v>
       </c>
       <c r="BA27" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:53" customHeight="1" ht="21.75">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1240862/422612</t>
           </r>
         </is>
       </c>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
@@ -3723,191 +3723,191 @@
       <c r="AQ28" s="3"/>
       <c r="AR28" s="3"/>
       <c r="AS28" s="3"/>
       <c r="AT28" s="3"/>
       <c r="AU28" s="3"/>
       <c r="AV28" s="3"/>
       <c r="AW28" s="3"/>
       <c r="AX28" s="3"/>
       <c r="AY28" s="3"/>
       <c r="AZ28" s="3"/>
       <c r="BA28" s="3"/>
     </row>
     <row r="31" spans="1:53">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero totale di fusti IFN1</t>
+            <t xml:space="preserve">nombre total de tiges IFN1</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #243</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:53" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="34" spans="1:53">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">specie arborea principale</t>
+            <t xml:space="preserve">essence principale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:53" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="37" spans="1:53">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">canton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:53" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="40" spans="1:53">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:53" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="43" spans="1:53">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:53" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>