--- v0 (2025-12-13)
+++ v1 (2026-04-22)
@@ -14,377 +14,377 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
-    <t>NFI1</t>
-[...5 lines deleted...]
-    <t>main tree species</t>
+    <t>IFN1</t>
+  </si>
+  <si>
+    <t>nombre total de tiges IFN1</t>
+  </si>
+  <si>
+    <t>essence principale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: protection forest region</t>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 1983/85</t>
-[...23 lines deleted...]
-    <t>Switzerland</t>
+    <t>état 1983/85</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>spruce</t>
-[...35 lines deleted...]
-    <t>indeterminable</t>
+    <t>épicéa</t>
+  </si>
+  <si>
+    <t>sapin</t>
+  </si>
+  <si>
+    <t>pin</t>
+  </si>
+  <si>
+    <t>mélèze</t>
+  </si>
+  <si>
+    <t>arole</t>
+  </si>
+  <si>
+    <t>autres résineux</t>
+  </si>
+  <si>
+    <t>hêtre</t>
+  </si>
+  <si>
+    <t>érable</t>
+  </si>
+  <si>
+    <t>frêne</t>
+  </si>
+  <si>
+    <t>chêne</t>
+  </si>
+  <si>
+    <t>châtaignier</t>
+  </si>
+  <si>
+    <t>autres feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1240864/422614</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">total number of stems NFI1</t>
+      <t xml:space="preserve">nombre total de tiges IFN1</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #243</t>
     </r>
   </si>
   <si>
-    <t>Number of stems of all living and dead trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm according to the method used in NFI1. In NFI1, dead trees were only included if their wood was still usable. The total number of stems NFI1 is the sum of the number of stems and the number of deadwood stems NFI1.</t>
+    <t>Nombre de tiges de tous les arbres et arbustes vifs et morts (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) selon la méthode de l'IFN1. Dans l'IFN1, seuls ont été enregistrés les arbres morts dont le bois était encore utilisable. Le nombre total de tiges IFN1 est la somme du nombre de tiges et du nombre de tiges de bois mort IFN1.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">main tree species</t>
+      <t xml:space="preserve">essence principale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) with the ten most common species or species groups in Switzerland ('main tree species') categorised, and the classes 'other conifers' and 'other broadleaves' for the remaining species. The main tree species are: spruce (Picea spp.), fir (Abies spp.), pine (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), larch (Larix spp.), Arolla pine (Pinus cembra), beech (Fagus sylvatica), maple (Acer spp.), ash (Fraxinus spp.), oak (Quercus spp.) and chestnut (Castanea sativa). Reference: Field Survey (MID 50: Baumart)</t>
+    <t>Espèce d'arbre et d'arbuste à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes individuelles pour les dix espèces ou groupes d'espèces les plus fréquents en Suisse («essences principales») et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest region</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -736,51 +736,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1608,235 +1608,235 @@
         <v>100.0</v>
       </c>
       <c r="M27" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N27" s="6">
         <v>100.0</v>
       </c>
       <c r="O27" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="21.75">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1240864/422614</t>
           </r>
         </is>
       </c>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3"/>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">total number of stems NFI1</t>
+            <t xml:space="preserve">nombre total de tiges IFN1</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #243</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">main tree species</t>
+            <t xml:space="preserve">essence principale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest region</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:15" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>