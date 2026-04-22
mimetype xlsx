--- v0 (2026-04-22)
+++ v1 (2026-04-22)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>IFN1</t>
-[...5 lines deleted...]
-    <t>specie arborea principale</t>
+    <t>NFI1</t>
+  </si>
+  <si>
+    <t>total number of stems NFI1</t>
+  </si>
+  <si>
+    <t>main tree species</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
       <t xml:space="preserve">: n/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: accessible forest without shrub forest</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 x 1,4 km</t>
+      <t xml:space="preserve">: 1.4-km grid</t>
     </r>
   </si>
   <si>
-    <t>stato 1983/85</t>
-[...2 lines deleted...]
-    <t>cantone</t>
+    <t>state 1983/85</t>
+  </si>
+  <si>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,276 +172,276 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>n/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>abete rosso</t>
-[...38 lines deleted...]
-    <t>totale</t>
+    <t>spruce</t>
+  </si>
+  <si>
+    <t>fir</t>
+  </si>
+  <si>
+    <t>pine</t>
+  </si>
+  <si>
+    <t>larch</t>
+  </si>
+  <si>
+    <t>Arolla pine</t>
+  </si>
+  <si>
+    <t>other conifers</t>
+  </si>
+  <si>
+    <t>beech</t>
+  </si>
+  <si>
+    <t>maple</t>
+  </si>
+  <si>
+    <t>ash</t>
+  </si>
+  <si>
+    <t>oak</t>
+  </si>
+  <si>
+    <t>sweet chestnut</t>
+  </si>
+  <si>
+    <t>other broadleaves</t>
+  </si>
+  <si>
+    <t>indeterminable</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1240957/422707</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero totale di fusti IFN1</t>
+      <t xml:space="preserve">total number of stems NFI1</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #243</t>
     </r>
   </si>
   <si>
-    <t>Numero di fusti di tutti gli alberi e arbusti vivi e morti (in piedi e a terra) a partire da 12 cm di diametro a petto d'uomo (DPU) secondo il metodo dell'IFN1. Il numero totale di fusti IFN1 corrisponde alla somma del numero di fusti e del numero di fusti morti.</t>
+    <t>Number of stems of all living and dead trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm according to the method used in NFI1. In NFI1, dead trees were only included if their wood was still usable. The total number of stems NFI1 is the sum of the number of stems and the number of deadwood stems NFI1.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">specie arborea principale</t>
+      <t xml:space="preserve">main tree species</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate nelle 10 specie arboree o generi arborei più importanti in Svizzera («specie arboree principali») rispettivamente nelle classi «altre conifere» e «altre latifoglie» per le altre specie. Vengono considerate specie arboree principali: abete rosso (Picea spp.), abete bianco (Abies spp.), pino (Pinus sylverstris, P. nigra, P. strobus, P. mugo subsp. uncinata), larice (Larix spp.), cembro (Pinus cembra), faggio (Fagus sylvatica), acero (Acer spp.), frassino (Fraxinus spp.), quercia (Quercus spp.) e castagno (Castanea sativa). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) with the ten most common species or species groups in Switzerland ('main tree species') categorised, and the classes 'other conifers' and 'other broadleaves' for the remaining species. The main tree species are: spruce (Picea spp.), fir (Abies spp.), pine (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), larch (Larix spp.), Arolla pine (Pinus cembra), beech (Fagus sylvatica), maple (Acer spp.), ash (Fraxinus spp.), oak (Quercus spp.) and chestnut (Castanea sativa). Reference: Field Survey (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">accessible forest without shrub forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
+      <t xml:space="preserve">1.4-km grid</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #410</t>
     </r>
   </si>
   <si>
-    <t>Reticolo di campionamento dell'IFN a maglia quadrata con una distanza di 1,4 km. Il reticolo 1,4 x 1,4 km rappresenta il reticolo terrestre comune a tutti gli inventari fin'ora eseguiti, per cui viene denominato come reticolo di base.</t>
+    <t>NFI's sampling grid with a mesh size of 1.4 km. The 1.4-km grid is the grid size covering all the previous terrestrial Inventories, which is why it is also called the base grid.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -793,51 +793,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="8.141" bestFit="true" customWidth="true" style="0"/>
@@ -3641,51 +3641,51 @@
         <v>437</v>
       </c>
       <c r="AY27" s="6">
         <v>4</v>
       </c>
       <c r="AZ27" s="6">
         <v>462</v>
       </c>
       <c r="BA27" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:53" customHeight="1" ht="21.75">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1240957/422707</t>
           </r>
         </is>
       </c>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
@@ -3723,191 +3723,191 @@
       <c r="AQ28" s="3"/>
       <c r="AR28" s="3"/>
       <c r="AS28" s="3"/>
       <c r="AT28" s="3"/>
       <c r="AU28" s="3"/>
       <c r="AV28" s="3"/>
       <c r="AW28" s="3"/>
       <c r="AX28" s="3"/>
       <c r="AY28" s="3"/>
       <c r="AZ28" s="3"/>
       <c r="BA28" s="3"/>
     </row>
     <row r="31" spans="1:53">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero totale di fusti IFN1</t>
+            <t xml:space="preserve">total number of stems NFI1</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #243</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:53" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="34" spans="1:53">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">specie arborea principale</t>
+            <t xml:space="preserve">main tree species</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:53" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="37" spans="1:53">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">canton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:53" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="40" spans="1:53">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">accessible forest without shrub forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:53" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="43" spans="1:53">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
+            <t xml:space="preserve">1.4-km grid</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #410</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:53" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>