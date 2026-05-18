--- v1 (2026-03-18)
+++ v2 (2026-05-18)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Exposition (9 Klassen)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>area basimetrica</t>
+  </si>
+  <si>
+    <t>esposizione (9 classi)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: Kanton</t>
+      <t xml:space="preserve">: cantone</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...2 lines deleted...]
-    <t>Kanton</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>cantone</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,258 +172,258 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>unbestimmt</t>
+    <t>indeterminata</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>S</t>
+  </si>
+  <si>
+    <t>O</t>
+  </si>
+  <si>
     <t>NO</t>
   </si>
   <si>
-    <t>O</t>
-[...11 lines deleted...]
-    <t>Total</t>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1241448/423198</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Basalfläche</t>
+      <t xml:space="preserve">area basimetrica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Summe der Stammquerschnittsflächen in 1,3 m Höhe (BHD-Messstelle) aller lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Synonym für Basalfläche: Grundfläche.</t>
+    <t>Somma delle sezioni trasversali a 1,3 m di altezza di tutti gli alberi arbusti vivi (in piedi e a terra) con un diametro a petto d'uomo (DPU) di almeno 12 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Exposition (9 Klassen)</t>
+      <t xml:space="preserve">esposizione (9 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1034</t>
     </r>
   </si>
   <si>
-    <t>Exposition gemäss folgenden neun Klassen: Nord, Nordost, Ost, Südost, Süd, Südwest, West, Nordwest und unbestimmt. «Unbestimmt» bedeutet, dass die Hangneigung ≤10% beträgt. Grundlage: Feldaufnahme (MID 191: Azimut der Exposition)</t>
+    <t>Esposizione secondo le seguenti nove classi: nord, nord-est, est, sud-est, sud, sud-ovest, ovest, nord-ovest e indeterminata. «Indeterminata» significa che la superficie ha una pendenza ≤10%. Fonte: rilievo sul terreno (MID 191: Azimut der Exposition)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Kanton</t>
+      <t xml:space="preserve">cantone</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
+    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1680,51 +1680,51 @@
       </c>
       <c r="AU15" s="6">
         <v>8</v>
       </c>
       <c r="AV15" s="6">
         <v>28.0</v>
       </c>
       <c r="AW15" s="6">
         <v>73</v>
       </c>
       <c r="AX15" s="6">
         <v>30.9</v>
       </c>
       <c r="AY15" s="6">
         <v>12</v>
       </c>
       <c r="AZ15" s="6">
         <v>30.0</v>
       </c>
       <c r="BA15" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:53">
       <c r="A16" s="5" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="B16" s="6">
         <v>19.5</v>
       </c>
       <c r="C16" s="6">
         <v>10</v>
       </c>
       <c r="D16" s="6">
         <v>0.0</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="6">
         <v>36.3</v>
       </c>
       <c r="G16" s="6">
         <v>32</v>
       </c>
       <c r="H16" s="6">
         <v>33.2</v>
       </c>
       <c r="I16" s="6">
         <v>11</v>
       </c>
@@ -1841,51 +1841,51 @@
       </c>
       <c r="AU16" s="6">
         <v>18</v>
       </c>
       <c r="AV16" s="6">
         <v>6.8</v>
       </c>
       <c r="AW16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AX16" s="6">
         <v>21.4</v>
       </c>
       <c r="AY16" s="6">
         <v>13</v>
       </c>
       <c r="AZ16" s="6">
         <v>29.6</v>
       </c>
       <c r="BA16" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:53">
       <c r="A17" s="5" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B17" s="6">
         <v>24.4</v>
       </c>
       <c r="C17" s="6">
         <v>23</v>
       </c>
       <c r="D17" s="6">
         <v>29.2</v>
       </c>
       <c r="E17" s="6">
         <v>54</v>
       </c>
       <c r="F17" s="6">
         <v>51.7</v>
       </c>
       <c r="G17" s="6">
         <v>30</v>
       </c>
       <c r="H17" s="6">
         <v>38.7</v>
       </c>
       <c r="I17" s="6">
         <v>10</v>
       </c>
@@ -2002,51 +2002,51 @@
       </c>
       <c r="AU17" s="6">
         <v>10</v>
       </c>
       <c r="AV17" s="6">
         <v>43.3</v>
       </c>
       <c r="AW17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AX17" s="6">
         <v>31.1</v>
       </c>
       <c r="AY17" s="6">
         <v>13</v>
       </c>
       <c r="AZ17" s="6">
         <v>32.3</v>
       </c>
       <c r="BA17" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:53">
       <c r="A18" s="5" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="B18" s="6">
         <v>30.2</v>
       </c>
       <c r="C18" s="6">
         <v>19</v>
       </c>
       <c r="D18" s="6">
         <v>48.2</v>
       </c>
       <c r="E18" s="6">
         <v>13</v>
       </c>
       <c r="F18" s="6">
         <v>33.4</v>
       </c>
       <c r="G18" s="6">
         <v>49</v>
       </c>
       <c r="H18" s="6">
         <v>33.1</v>
       </c>
       <c r="I18" s="6">
         <v>8</v>
       </c>
@@ -2324,51 +2324,51 @@
       </c>
       <c r="AU19" s="6">
         <v>12</v>
       </c>
       <c r="AV19" s="6">
         <v>24.9</v>
       </c>
       <c r="AW19" s="6">
         <v>21</v>
       </c>
       <c r="AX19" s="6">
         <v>35.9</v>
       </c>
       <c r="AY19" s="6">
         <v>13</v>
       </c>
       <c r="AZ19" s="6">
         <v>33.4</v>
       </c>
       <c r="BA19" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:53">
       <c r="A20" s="5" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="B20" s="6">
         <v>27.7</v>
       </c>
       <c r="C20" s="6">
         <v>17</v>
       </c>
       <c r="D20" s="6">
         <v>0.0</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>38</v>
       </c>
       <c r="F20" s="6">
         <v>42.1</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>38</v>
       </c>
       <c r="H20" s="6">
         <v>35.4</v>
       </c>
       <c r="I20" s="6">
         <v>9</v>
       </c>
@@ -2485,51 +2485,51 @@
       </c>
       <c r="AU20" s="6">
         <v>17</v>
       </c>
       <c r="AV20" s="6">
         <v>20.1</v>
       </c>
       <c r="AW20" s="6">
         <v>10</v>
       </c>
       <c r="AX20" s="6">
         <v>23.4</v>
       </c>
       <c r="AY20" s="6">
         <v>9</v>
       </c>
       <c r="AZ20" s="6">
         <v>31.9</v>
       </c>
       <c r="BA20" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:53">
       <c r="A21" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B21" s="6">
         <v>25.1</v>
       </c>
       <c r="C21" s="6">
         <v>18</v>
       </c>
       <c r="D21" s="6">
         <v>52.3</v>
       </c>
       <c r="E21" s="6">
         <v>6</v>
       </c>
       <c r="F21" s="6">
         <v>49.2</v>
       </c>
       <c r="G21" s="6">
         <v>16</v>
       </c>
       <c r="H21" s="6">
         <v>31.5</v>
       </c>
       <c r="I21" s="6">
         <v>10</v>
       </c>
@@ -2646,51 +2646,51 @@
       </c>
       <c r="AU21" s="6">
         <v>9</v>
       </c>
       <c r="AV21" s="6">
         <v>49.1</v>
       </c>
       <c r="AW21" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AX21" s="6">
         <v>27.3</v>
       </c>
       <c r="AY21" s="6">
         <v>24</v>
       </c>
       <c r="AZ21" s="6">
         <v>32.9</v>
       </c>
       <c r="BA21" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:53">
       <c r="A22" s="5" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="B22" s="6">
         <v>27.2</v>
       </c>
       <c r="C22" s="6">
         <v>17</v>
       </c>
       <c r="D22" s="6">
         <v>33.1</v>
       </c>
       <c r="E22" s="6">
         <v>65</v>
       </c>
       <c r="F22" s="6">
         <v>37.2</v>
       </c>
       <c r="G22" s="6">
         <v>23</v>
       </c>
       <c r="H22" s="6">
         <v>31.2</v>
       </c>
       <c r="I22" s="6">
         <v>7</v>
       </c>
@@ -2979,51 +2979,51 @@
         <v>26.6</v>
       </c>
       <c r="AY23" s="6">
         <v>5</v>
       </c>
       <c r="AZ23" s="6">
         <v>31.1</v>
       </c>
       <c r="BA23" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:53" customHeight="1" ht="21.75">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1241448/423198</t>
           </r>
         </is>
       </c>
       <c r="B24" s="3"/>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
@@ -3061,191 +3061,191 @@
       <c r="AQ24" s="3"/>
       <c r="AR24" s="3"/>
       <c r="AS24" s="3"/>
       <c r="AT24" s="3"/>
       <c r="AU24" s="3"/>
       <c r="AV24" s="3"/>
       <c r="AW24" s="3"/>
       <c r="AX24" s="3"/>
       <c r="AY24" s="3"/>
       <c r="AZ24" s="3"/>
       <c r="BA24" s="3"/>
     </row>
     <row r="27" spans="1:53">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Basalfläche</t>
+            <t xml:space="preserve">area basimetrica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:53" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="30" spans="1:53">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Exposition (9 Klassen)</t>
+            <t xml:space="preserve">esposizione (9 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1034</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:53" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="33" spans="1:53">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kanton</t>
+            <t xml:space="preserve">cantone</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:53" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="36" spans="1:53">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:53" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="39" spans="1:53">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:53" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>