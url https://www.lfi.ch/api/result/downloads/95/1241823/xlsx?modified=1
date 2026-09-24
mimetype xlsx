--- v0 (2026-09-23)
+++ v1 (2026-09-24)
@@ -14,224 +14,224 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>IFN5</t>
-[...44 lines deleted...]
-    <t>Svizzera</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>number of stems</t>
+  </si>
+  <si>
+    <t>number of cases of damage</t>
+  </si>
+  <si>
+    <t>regional demarcation: protection forest region</t>
+  </si>
+  <si>
+    <t>unit: 1000 n</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest NFI4/NFI5</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>protection forest region</t>
+  </si>
+  <si>
+    <t>Jura + Plateau</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southwestern Alps </t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>1000 n</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessun danno visibile</t>
-[...14 lines deleted...]
-    <t>© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+    <t>no visible damage</t>
+  </si>
+  <si>
+    <t>one visible damage</t>
+  </si>
+  <si>
+    <t>two or more visible damages</t>
+  </si>
+  <si>
+    <t>dead or lying tree</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 17.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>IFN5 [550]</t>
-[...20 lines deleted...]
-Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest NFI4/NFI5 [2282]
+Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>protection forest region [SCHUREG, 829]
+Demarcation of Switzerland used in NFI for protection forest analyses. The six protection forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>numero di fusti [73], Stk.
-Numero di fusti di tutti gli alberi e arbusti vivi (in piedi e a terra) di almeno 12 cm di diametro a petto d'uomo (DPU).</t>
+    <t>number of stems [73], Stk.
+Number of stems of living trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 24.07.2020 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: 1000, Dezimalstellen: 0</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>numero di danni [SCHADENZAHL, 653]
-Classificazione degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) in base al numero di danni visibili o alle condizioni dell'albero (vivo/morto, in piedi/a terra), in quattro classi. Fonte: rilievo sul terreno (MID 1018: Baumzustand, MID 1027: Baumschadenart)</t>
+    <t>number of cases of damage [SCHADENZAHL, 653]
+Classification of trees and shrubs ≥12 cm in diameter at breast height (dbh) into four classes according to the number of visible cases of damage or the condition of the tree (living/dead, standing/lying). Reference: Field Survey (MID 1018: Baumzustand, MID 1027: Baumschadenart)</t>
   </si>
   <si>
     <t>gerechnet am 20.03.2024 05:09:32</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>nessuna indicazione, nessun danno visibile, un danno visibile, due o più danni visibili, albero morto o a terra, totale</t>
+    <t>n/a, no visible damage, one visible damage, two or more visible damages, dead or lying tree, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">altri: </t>
+    <t xml:space="preserve">other: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -614,64 +614,64 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B20" sqref="B20:O42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11" customWidth="true" style="0"/>
+    <col min="3" max="3" width="7" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9" customWidth="true" style="0"/>
     <col min="6" max="6" width="13" customWidth="true" style="0"/>
     <col min="7" max="7" width="9" customWidth="true" style="0"/>
-    <col min="8" max="8" width="14" customWidth="true" style="0"/>
-    <col min="9" max="9" width="10" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9" customWidth="true" style="0"/>
     <col min="10" max="10" width="13" customWidth="true" style="0"/>
     <col min="11" max="11" width="9" customWidth="true" style="0"/>
     <col min="12" max="12" width="11" customWidth="true" style="0"/>
     <col min="13" max="13" width="7" customWidth="true" style="0"/>
-    <col min="14" max="14" width="8" customWidth="true" style="0"/>
-    <col min="15" max="15" width="4" customWidth="true" style="0"/>
+    <col min="14" max="14" width="10" customWidth="true" style="0"/>
+    <col min="15" max="15" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>