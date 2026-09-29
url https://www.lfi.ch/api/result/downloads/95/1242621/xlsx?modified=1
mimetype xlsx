--- v1 (2026-01-23)
+++ v2 (2026-09-29)
@@ -1,439 +1,349 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
-[...81 lines deleted...]
-    <t>Produktionsregion</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+  <si>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>number of stems</t>
+  </si>
+  <si>
+    <t>number of cases of damage</t>
+  </si>
+  <si>
+    <t>regional demarcation: production region</t>
+  </si>
+  <si>
+    <t>unit: %, column total</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest NFI4/NFI5</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>production region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...11 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Pre-Alps</t>
+  </si>
+  <si>
+    <t>Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>kein sichtbarer Schaden</t>
-[...182 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>no visible damage</t>
+  </si>
+  <si>
+    <t>one visible damage</t>
+  </si>
+  <si>
+    <t>two or more visible damages</t>
+  </si>
+  <si>
+    <t>dead or lying tree</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest NFI4/NFI5 [2282]
+Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>production region [PRODREG, 49]
+Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>number of stems [73], Stk.
+Number of stems of living trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 24.07.2020 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>column total [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>number of cases of damage [SCHADENZAHL, 653]
+Classification of trees and shrubs ≥12 cm in diameter at breast height (dbh) into four classes according to the number of visible cases of damage or the condition of the tree (living/dead, standing/lying). Reference: Field Survey (MID 1018: Baumzustand, MID 1027: Baumschadenart)</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 05:09:32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>n/a, no visible damage, one visible damage, two or more visible damages, dead or lying tree, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">other: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -694,693 +604,971 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M35"/>
+  <dimension ref="A1:M44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B20" sqref="B20:M44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="38.848" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="12" max="12" width="8" customWidth="true" style="0"/>
+    <col min="13" max="13" width="8" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>76.2</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>0.9</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>79.3</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>0.8</v>
       </c>
-      <c r="F14" s="6">
-[...2 lines deleted...]
-      <c r="G14" s="6">
+      <c r="F14" s="5">
+        <v>72.59999999999999</v>
+      </c>
+      <c r="G14" s="5">
         <v>1.0</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>67.0</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>0.8</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>64.0</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>1.5</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>71.2</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>0.5</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>16.4</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>0.7</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>13.9</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>0.6</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>17.5</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>0.7</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>20.4</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>0.5</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>21.7</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>1.0</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>18.3</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>0.3</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>7.2</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>0.5</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>6.7</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>0.5</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>9.3</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>0.6</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>11.5</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>0.5</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>12.8</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>0.9</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>9.8</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>0.3</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>0.2</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>0.1</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>0.2</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>0.1</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>0.5</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>0.1</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>1.2</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>0.2</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>1.5</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>0.3</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>0.8</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>100.0</v>
       </c>
-      <c r="C18" s="6" t="s">
+      <c r="C18" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>100.0</v>
       </c>
-      <c r="E18" s="6" t="s">
+      <c r="E18" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>100.0</v>
       </c>
-      <c r="G18" s="6" t="s">
+      <c r="G18" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>100.0</v>
       </c>
-      <c r="I18" s="6" t="s">
+      <c r="I18" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>100.0</v>
       </c>
-      <c r="K18" s="6" t="s">
+      <c r="K18" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>100.0</v>
       </c>
-      <c r="M18" s="6" t="s">
+      <c r="M18" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A19" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M19" s="3"/>
+      <c r="A19" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="2"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="2"/>
+      <c r="F19" s="2"/>
+      <c r="G19" s="2"/>
+      <c r="H19" s="2"/>
+      <c r="I19" s="2"/>
+      <c r="J19" s="2"/>
+      <c r="K19" s="2"/>
+      <c r="L19" s="2"/>
+      <c r="M19" s="2"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="6"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A22" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A25" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
     </row>
     <row r="28" spans="1:13">
-      <c r="A28" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A28" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
     </row>
     <row r="31" spans="1:13">
-      <c r="A31" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A31" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
     </row>
     <row r="34" spans="1:13">
-      <c r="A34" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A34" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A19:M19"/>
-    <mergeCell ref="A22:M22"/>
-[...8 lines deleted...]
-    <mergeCell ref="A35:M35"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="B21:M21"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="B25:M25"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="B44:M44"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>