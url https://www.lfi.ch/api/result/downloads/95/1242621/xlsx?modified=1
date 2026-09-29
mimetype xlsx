--- v2 (2026-09-29)
+++ v3 (2026-09-29)
@@ -14,227 +14,227 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>NFI5</t>
-[...41 lines deleted...]
-    <t>Switzerland</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>numero di fusti</t>
+  </si>
+  <si>
+    <t>numero di danni</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione di produzione</t>
+  </si>
+  <si>
+    <t>unità: %, totale colonna</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione di produzione</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Prealpi</t>
+  </si>
+  <si>
+    <t>Alpi</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no visible damage</t>
-[...14 lines deleted...]
-    <t>© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+    <t>nessun danno visibile</t>
+  </si>
+  <si>
+    <t>un danno visibile</t>
+  </si>
+  <si>
+    <t>due o più danni visibili</t>
+  </si>
+  <si>
+    <t>albero morto o a terra</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>NFI5 [550]</t>
-[...20 lines deleted...]
-Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti IFN4/IFN5 [2282]
+Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione di produzione [PRODREG, 49]
+Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>number of stems [73], Stk.
-Number of stems of living trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm.</t>
+    <t>numero di fusti [73], Stk.
+Numero di fusti di tutti gli alberi e arbusti vivi (in piedi e a terra) di almeno 12 cm di diametro a petto d'uomo (DPU).</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 24.07.2020 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>absolut [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
-    <t>column total [3]</t>
+    <t>totale colonna [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>number of cases of damage [SCHADENZAHL, 653]
-Classification of trees and shrubs ≥12 cm in diameter at breast height (dbh) into four classes according to the number of visible cases of damage or the condition of the tree (living/dead, standing/lying). Reference: Field Survey (MID 1018: Baumzustand, MID 1027: Baumschadenart)</t>
+    <t>numero di danni [SCHADENZAHL, 653]
+Classificazione degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) in base al numero di danni visibili o alle condizioni dell'albero (vivo/morto, in piedi/a terra), in quattro classi. Fonte: rilievo sul terreno (MID 1018: Baumzustand, MID 1027: Baumschadenart)</t>
   </si>
   <si>
     <t>gerechnet am 20.03.2024 05:09:32</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>n/a, no visible damage, one visible damage, two or more visible damages, dead or lying tree, total</t>
+    <t>nessuna indicazione, nessun danno visibile, un danno visibile, due o più danni visibili, albero morto o a terra, totale</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">other: </t>
+    <t xml:space="preserve">altri: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -619,60 +619,60 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B20" sqref="B20:M44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
-    <col min="4" max="4" width="6" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
     <col min="6" max="6" width="6" customWidth="true" style="0"/>
     <col min="7" max="7" width="6" customWidth="true" style="0"/>
     <col min="8" max="8" width="6" customWidth="true" style="0"/>
     <col min="9" max="9" width="5" customWidth="true" style="0"/>
     <col min="10" max="10" width="9" customWidth="true" style="0"/>
     <col min="11" max="11" width="9" customWidth="true" style="0"/>
-    <col min="12" max="12" width="8" customWidth="true" style="0"/>
-    <col min="13" max="13" width="8" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>