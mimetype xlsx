--- v0 (2026-01-09)
+++ v1 (2026-07-30)
@@ -14,350 +14,350 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>ceppaia: consistenza del legno</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Biomasse der Stöcke</t>
+  </si>
+  <si>
+    <t>Stock: Holzfestigkeit</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...27 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>legno fresco</t>
-[...14 lines deleted...]
-    <t>totale</t>
+    <t>Frischholz</t>
+  </si>
+  <si>
+    <t>Hartholz</t>
+  </si>
+  <si>
+    <t>Morschholz</t>
+  </si>
+  <si>
+    <t>Moderholz</t>
+  </si>
+  <si>
+    <t>Mulmholz</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1244005/425755</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biomassa delle ceppaie</t>
+      <t xml:space="preserve">Biomasse der Stöcke</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #397</t>
     </r>
   </si>
   <si>
-    <t>Peso secco (massa) delle ceppaie a partire da 7 cm di diametro, ossia delle parti legnose sopraterrene di alberi e arbusti sotto il taglio di abbattimento rispettivamente (nel caso di rottura naturale) sotto il punto di rottura. Una ceppaia ha un'altezza massima di 1,3 m, se è più alta viene considerata un albero morto. La massa viene determinata con l'aiuto delle densità del legno in funzione della specie e del grado di decomposizione.</t>
+    <t>Trockengewicht (Masse) der Stöcke ab 7 cm Durchmesser, d.h. der oberirdischen, verholzten Teile von Bäumen oder Sträuchern unterhalb des Fällschnitts bzw. (bei natürlichem Zerfall) unterhalb der Bruchfläche. Ein Stock hat eine maximale Höhe von 1.3 m, ist er höher, wird er als Dürrständer behandelt. Ermittelt wird diese Masse mithilfe von art- und zersetzungsgradabhängigen Holzdichten.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ceppaia: consistenza del legno</t>
+      <t xml:space="preserve">Stock: Holzfestigkeit</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2369</t>
     </r>
   </si>
   <si>
-    <t>Stadio di decomposizione del legno delle ceppaie a partire da 7 cm di diametro, in cinque classi. Fonte: rilievo sul terreno (MID 971: Stocktotholz - Festigkeit)</t>
+    <t>Stadium des Holzabbaus der Stöcke ab 7 cm Stockdurchmesser in fünf Klassen. Grundlage: Feldaufnahme (MID 971: Stocktotholz - Festigkeit)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -709,51 +709,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1149,233 +1149,233 @@
         <v>100.0</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L19" s="6">
         <v>100.0</v>
       </c>
       <c r="M19" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1244005/425755</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biomassa delle ceppaie</t>
+            <t xml:space="preserve">Biomasse der Stöcke</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #397</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ceppaia: consistenza del legno</t>
+            <t xml:space="preserve">Stock: Holzfestigkeit</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2369</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>