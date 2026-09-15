--- v1 (2026-07-30)
+++ v2 (2026-09-15)
@@ -1,442 +1,352 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
-[...99 lines deleted...]
-    <t>Schweiz</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>biomassa delle ceppaie</t>
+  </si>
+  <si>
+    <t>ceppaia: consistenza del legno</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione di produzione</t>
+  </si>
+  <si>
+    <t>unità: %, totale colonna</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione di produzione</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Prealpi</t>
+  </si>
+  <si>
+    <t>Alpi</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Frischholz</t>
-[...185 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>legno fresco</t>
+  </si>
+  <si>
+    <t>legno duro</t>
+  </si>
+  <si>
+    <t>legno marcio</t>
+  </si>
+  <si>
+    <t>legno in decomposizione</t>
+  </si>
+  <si>
+    <t>legno putrefatto e inconsistente</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti [434]
+Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione di produzione [PRODREG, 49]
+Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>biomassa delle ceppaie [397], kg
+Peso secco (massa) delle ceppaie a partire da 7 cm di diametro, ossia delle parti legnose sopraterrene di alberi e arbusti sotto il taglio di abbattimento rispettivamente (nel caso di rottura naturale) sotto il punto di rottura. Una ceppaia ha un'altezza massima di 1,3 m, se è più alta viene considerata un albero morto. La massa viene determinata con l'aiuto delle densità del legno in funzione della specie e del grado di decomposizione.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 16.09.2021 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>totale colonna [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>ceppaia: consistenza del legno [STOTOABBAU, 2369]
+Stadio di decomposizione del legno delle ceppaie a partire da 7 cm di diametro, in cinque classi. Fonte: rilievo sul terreno (MID 971: Stocktotholz - Festigkeit)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 23:29:06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>nessuna indicazione, legno fresco, legno duro, legno marcio, legno in decomposizione, legno putrefatto e inconsistente, totale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">altri: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -697,734 +607,1012 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M36"/>
+  <dimension ref="A1:M45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B21" sqref="B21:M45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>1.8</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>0.7</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>2.1</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>0.7</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>0.3</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>0.2</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>0.6</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>0.4</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>0.1</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>0.1</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>1.0</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>0.2</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>46.3</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>2.8</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>43.8</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>2.4</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>38.6</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>3.2</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>39.9</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>2.5</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>42.0</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>5.9</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>41.6</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>1.4</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>22.7</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>1.9</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>23.7</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>1.8</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>29.7</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>2.4</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>23.4</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>1.5</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>24.7</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>5.3</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>25.1</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>1.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>22.6</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>1.6</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>25.1</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>1.7</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>25.3</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>2.0</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>27.5</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>1.7</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>28.0</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>4.3</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>25.6</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>0.9</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>6.6</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>0.8</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>5.3</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>0.6</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>6.1</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>0.8</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>8.6</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>0.9</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>5.1</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>1.2</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>6.8</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>0.4</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>100.0</v>
       </c>
-      <c r="C19" s="6" t="s">
+      <c r="C19" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>100.0</v>
       </c>
-      <c r="E19" s="6" t="s">
+      <c r="E19" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>100.0</v>
       </c>
-      <c r="G19" s="6" t="s">
+      <c r="G19" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>100.0</v>
       </c>
-      <c r="I19" s="6" t="s">
+      <c r="I19" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>100.0</v>
       </c>
-      <c r="K19" s="6" t="s">
+      <c r="K19" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>100.0</v>
       </c>
-      <c r="M19" s="6" t="s">
+      <c r="M19" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A20" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M20" s="3"/>
+      <c r="A20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
+      <c r="I20" s="2"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="2"/>
+      <c r="L20" s="2"/>
+      <c r="M20" s="2"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="6"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
     </row>
     <row r="35" spans="1:13">
-      <c r="A35" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A35" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A20:M20"/>
-    <mergeCell ref="A23:M23"/>
-[...8 lines deleted...]
-    <mergeCell ref="A36:M36"/>
+    <mergeCell ref="A21:M21"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="B25:M25"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="B44:M44"/>
+    <mergeCell ref="B45:M45"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>