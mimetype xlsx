--- v0 (2026-01-11)
+++ v1 (2026-09-23)
@@ -1,445 +1,359 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
-[...102 lines deleted...]
-    <t>Switzerland</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Biomasse der Stöcke</t>
+  </si>
+  <si>
+    <t>Stock: Holzfestigkeit</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Einheit: 1000 kg/ha</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 kg/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>fresh wood</t>
-[...185 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Frischholz</t>
+  </si>
+  <si>
+    <t>Hartholz</t>
+  </si>
+  <si>
+    <t>Morschholz</t>
+  </si>
+  <si>
+    <t>Moderholz</t>
+  </si>
+  <si>
+    <t>Mulmholz</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald LFI1-LFI5 [2382]
+Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Schutzwaldregion [SCHUREG, 829]
+Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Biomasse der Stöcke [397], kg
+Trockengewicht (Masse) der Stöcke ab 7 cm Durchmesser, d.h. der oberirdischen, verholzten Teile von Bäumen oder Sträuchern unterhalb des Fällschnitts bzw. (bei natürlichem Zerfall) unterhalb der Bruchfläche. Ein Stock hat eine maximale Höhe von 1.3 m, ist er höher, wird er als Dürrständer behandelt. Ermittelt wird diese Masse mithilfe von art- und zersetzungsgradabhängigen Holzdichten.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 16.09.2021 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>Fläche [1], ha
+Fläche.</t>
+  </si>
+  <si>
+    <t>gerechnet am 27.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>pro Hektar [1] - zugänglicher Wald ohne Gebüschwald LFI1-LFI5 [2382]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Stock: Holzfestigkeit [STOTOABBAU, 2369]
+Stadium des Holzabbaus der Stöcke ab 7 cm Stockdurchmesser in fünf Klassen. Grundlage: Feldaufnahme (MID 971: Stocktotholz - Festigkeit)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 23:29:06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, Frischholz, Hartholz, Morschholz, Moderholz, Mulmholz, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -700,793 +614,1143 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O36"/>
+  <dimension ref="A1:O45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B21" sqref="B21:O45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="43.418" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="23" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15" customWidth="true" style="0"/>
+    <col min="3" max="3" width="7" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13" customWidth="true" style="0"/>
+    <col min="7" max="7" width="5" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12" customWidth="true" style="0"/>
+    <col min="11" max="11" width="5" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13" customWidth="true" style="0"/>
+    <col min="13" max="13" width="5" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0.1</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>27</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>0.0</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>77</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>0.0</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>77</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>0.0</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>70</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>0.0</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>100</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>0.0</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>100</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>0.0</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>2.0</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>6</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>2.1</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>15</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>2.5</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>15</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>1.4</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>18</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>1.7</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>14</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>0.8</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>23</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>1.9</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>1.0</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>6</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>1.6</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>10</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>1.5</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>14</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>0.8</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>13</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>1.2</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>12</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>0.5</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>26</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>1.1</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>1.1</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>5</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>1.6</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>8</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>1.5</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>10</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>0.7</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>15</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>1.5</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>11</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>0.5</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>19</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>1.2</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>0.3</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>8</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>0.4</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>13</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>0.4</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>17</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>0.3</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>23</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>0.4</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>15</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>0.1</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>21</v>
       </c>
-      <c r="N18" s="6">
+      <c r="N18" s="5">
         <v>0.3</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:15">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>4.5</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="5">
         <v>3</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>5.8</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>7</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>5.9</v>
       </c>
-      <c r="G19" s="6">
+      <c r="G19" s="5">
         <v>8</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>3.3</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>10</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>4.8</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="5">
         <v>7</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>2.0</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>14</v>
       </c>
-      <c r="N19" s="6">
+      <c r="N19" s="5">
         <v>4.5</v>
       </c>
-      <c r="O19" s="6">
+      <c r="O19" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A20" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O20" s="3"/>
+      <c r="A20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
+      <c r="I20" s="2"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="2"/>
+      <c r="L20" s="2"/>
+      <c r="M20" s="2"/>
+      <c r="N20" s="2"/>
+      <c r="O20" s="2"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" s="6"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
     </row>
     <row r="23" spans="1:15">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
     </row>
     <row r="26" spans="1:15">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
     </row>
     <row r="29" spans="1:15">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
     </row>
     <row r="32" spans="1:15">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
     </row>
     <row r="35" spans="1:15">
-      <c r="A35" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A35" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
+    </row>
+    <row r="45" spans="1:15">
+      <c r="A45" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="7"/>
+      <c r="O45" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A20:O20"/>
-    <mergeCell ref="A23:O23"/>
-[...8 lines deleted...]
-    <mergeCell ref="A36:O36"/>
+    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:O22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:O23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:O24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:O25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:O26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:O27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:O28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:O29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:O30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:O31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:O32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:O33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:O34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:O35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:O36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:O37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:O38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:O39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:O40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:O41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:O42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:O43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="C44:O44"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="C45:O45"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>