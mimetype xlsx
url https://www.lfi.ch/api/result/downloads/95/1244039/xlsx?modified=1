--- v1 (2026-09-23)
+++ v2 (2026-09-23)
@@ -14,237 +14,237 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>LFI5</t>
-[...44 lines deleted...]
-    <t>Schweiz</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>biomassa delle ceppaie</t>
+  </si>
+  <si>
+    <t>ceppaia: consistenza del legno</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione dei boschi di protezione</t>
+  </si>
+  <si>
+    <t>unità: 1000 kg/ha</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione dei boschi di protezione</t>
+  </si>
+  <si>
+    <t>Giura/Altopiano</t>
+  </si>
+  <si>
+    <t>Alpi nordoccidentali</t>
+  </si>
+  <si>
+    <t>Alpi nordorientali</t>
+  </si>
+  <si>
+    <t>Alpi sudoccidentali</t>
+  </si>
+  <si>
+    <t>Alpi sudorientali</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>1000 kg/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Frischholz</t>
-[...17 lines deleted...]
-    <t>© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+    <t>legno fresco</t>
+  </si>
+  <si>
+    <t>legno duro</t>
+  </si>
+  <si>
+    <t>legno marcio</t>
+  </si>
+  <si>
+    <t>legno in decomposizione</t>
+  </si>
+  <si>
+    <t>legno putrefatto e inconsistente</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
-[...20 lines deleted...]
-Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti IFN1-IFN5 [2382]
+Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione dei boschi di protezione [SCHUREG, 829]
+Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Biomasse der Stöcke [397], kg
-Trockengewicht (Masse) der Stöcke ab 7 cm Durchmesser, d.h. der oberirdischen, verholzten Teile von Bäumen oder Sträuchern unterhalb des Fällschnitts bzw. (bei natürlichem Zerfall) unterhalb der Bruchfläche. Ein Stock hat eine maximale Höhe von 1.3 m, ist er höher, wird er als Dürrständer behandelt. Ermittelt wird diese Masse mithilfe von art- und zersetzungsgradabhängigen Holzdichten.</t>
+    <t>biomassa delle ceppaie [397], kg
+Peso secco (massa) delle ceppaie a partire da 7 cm di diametro, ossia delle parti legnose sopraterrene di alberi e arbusti sotto il taglio di abbattimento rispettivamente (nel caso di rottura naturale) sotto il punto di rottura. Una ceppaia ha un'altezza massima di 1,3 m, se è più alta viene considerata un albero morto. La massa viene determinata con l'aiuto delle densità del legno in funzione della specie e del grado di decomposizione.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 16.09.2021 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
-    <t>Fläche [1], ha
+    <t>superficie [1], ha
 Fläche.</t>
   </si>
   <si>
     <t>gerechnet am 27.05.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: 1000, Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
-    <t>pro Hektar [1] - zugänglicher Wald ohne Gebüschwald LFI1-LFI5 [2382]</t>
+    <t>pro Hektar [1] - bosco accessibile esclusi gli arbusteti IFN1-IFN5 [2382]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>Stock: Holzfestigkeit [STOTOABBAU, 2369]
-Stadium des Holzabbaus der Stöcke ab 7 cm Stockdurchmesser in fünf Klassen. Grundlage: Feldaufnahme (MID 971: Stocktotholz - Festigkeit)</t>
+    <t>ceppaia: consistenza del legno [STOTOABBAU, 2369]
+Stadio di decomposizione del legno delle ceppaie a partire da 7 cm di diametro, in cinque classi. Fonte: rilievo sul terreno (MID 971: Stocktotholz - Festigkeit)</t>
   </si>
   <si>
     <t>gerechnet am 19.03.2024 23:29:06</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>keine Angabe, Frischholz, Hartholz, Morschholz, Moderholz, Mulmholz, Total</t>
+    <t>nessuna indicazione, legno fresco, legno duro, legno marcio, legno in decomposizione, legno putrefatto e inconsistente, totale</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">Übrige: </t>
+    <t xml:space="preserve">altri: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -626,61 +626,61 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B21" sqref="B21:O45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="23" customWidth="true" style="0"/>
-[...9 lines deleted...]
-    <col min="11" max="11" width="5" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="14" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15" customWidth="true" style="0"/>
+    <col min="7" max="7" width="7" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16" customWidth="true" style="0"/>
+    <col min="9" max="9" width="8" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15" customWidth="true" style="0"/>
+    <col min="11" max="11" width="7" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="5" customWidth="true" style="0"/>
     <col min="14" max="14" width="12" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
@@ -1149,407 +1149,407 @@
       <c r="M20" s="2"/>
       <c r="N20" s="2"/>
       <c r="O20" s="2"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="6"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="7"/>
-      <c r="C22" s="7" t="s">
+      <c r="B22" s="7" t="s">
         <v>28</v>
       </c>
+      <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="B23" s="7"/>
-      <c r="C23" s="7" t="s">
+      <c r="B23" s="7" t="s">
         <v>30</v>
       </c>
+      <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="B24" s="7"/>
-      <c r="C24" s="7" t="s">
+      <c r="B24" s="7" t="s">
         <v>32</v>
       </c>
+      <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="B25" s="7"/>
-      <c r="C25" s="7" t="s">
+      <c r="B25" s="7" t="s">
         <v>34</v>
       </c>
+      <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="B26" s="7"/>
-      <c r="C26" s="7" t="s">
+      <c r="B26" s="7" t="s">
         <v>36</v>
       </c>
+      <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="B27" s="7"/>
-      <c r="C27" s="7" t="s">
+      <c r="B27" s="7" t="s">
         <v>38</v>
       </c>
+      <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="B28" s="7"/>
-      <c r="C28" s="7" t="s">
+      <c r="B28" s="7" t="s">
         <v>40</v>
       </c>
+      <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="B29" s="7"/>
-      <c r="C29" s="7" t="s">
+      <c r="B29" s="7" t="s">
         <v>42</v>
       </c>
+      <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="B30" s="7"/>
-      <c r="C30" s="7" t="s">
+      <c r="B30" s="7" t="s">
         <v>44</v>
       </c>
+      <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="B31" s="7"/>
-      <c r="C31" s="7" t="s">
+      <c r="B31" s="7" t="s">
         <v>45</v>
       </c>
+      <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="B32" s="7"/>
-      <c r="C32" s="7" t="s">
+      <c r="B32" s="7" t="s">
         <v>47</v>
       </c>
+      <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="B34" s="7"/>
-      <c r="C34" s="7" t="s">
+      <c r="B34" s="7" t="s">
         <v>50</v>
       </c>
+      <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="B35" s="7"/>
-      <c r="C35" s="7" t="s">
+      <c r="B35" s="7" t="s">
         <v>52</v>
       </c>
+      <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="B37" s="7"/>
-      <c r="C37" s="7" t="s">
+      <c r="B37" s="7" t="s">
         <v>55</v>
       </c>
+      <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="B38" s="7"/>
-      <c r="C38" s="7" t="s">
+      <c r="B38" s="7" t="s">
         <v>56</v>
       </c>
+      <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="B39" s="7"/>
-      <c r="C39" s="7" t="s">
+      <c r="B39" s="7" t="s">
         <v>58</v>
       </c>
+      <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="6" t="s">
         <v>59</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
@@ -1580,177 +1580,153 @@
       <c r="O41" s="7"/>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="B43" s="7"/>
-      <c r="C43" s="7" t="s">
+      <c r="B43" s="7" t="s">
         <v>62</v>
       </c>
+      <c r="C43" s="7"/>
       <c r="D43" s="7"/>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="B44" s="7"/>
-      <c r="C44" s="7" t="s">
+      <c r="B44" s="7" t="s">
         <v>64</v>
       </c>
+      <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="B45" s="7"/>
-      <c r="C45" s="7" t="s">
+      <c r="B45" s="7" t="s">
         <v>66</v>
       </c>
+      <c r="C45" s="7"/>
       <c r="D45" s="7"/>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A20:O20"/>
     <mergeCell ref="A21:O21"/>
-    <mergeCell ref="A22:B22"/>
-[...46 lines deleted...]
-    <mergeCell ref="C45:O45"/>
+    <mergeCell ref="B22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
+    <mergeCell ref="B43:O43"/>
+    <mergeCell ref="B44:O44"/>
+    <mergeCell ref="B45:O45"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>