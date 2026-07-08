--- v1 (2026-01-08)
+++ v2 (2026-07-08)
@@ -14,353 +14,353 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Stock: Holzfestigkeit</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>biomasse des souches</t>
+  </si>
+  <si>
+    <t>souche: résistance du bois</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeografische Region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 kg/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...9 lines deleted...]
-    <t>biogeografische Region</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...14 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 kg/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Frischholz</t>
-[...14 lines deleted...]
-    <t>Total</t>
+    <t>bois frais</t>
+  </si>
+  <si>
+    <t>bois dur</t>
+  </si>
+  <si>
+    <t>bois pourri</t>
+  </si>
+  <si>
+    <t>bois en décomposition</t>
+  </si>
+  <si>
+    <t>bois vermoulu</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1244048/425798</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Biomasse der Stöcke</t>
+      <t xml:space="preserve">biomasse des souches</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #397</t>
     </r>
   </si>
   <si>
-    <t>Trockengewicht (Masse) der Stöcke ab 7 cm Durchmesser, d.h. der oberirdischen, verholzten Teile von Bäumen oder Sträuchern unterhalb des Fällschnitts bzw. (bei natürlichem Zerfall) unterhalb der Bruchfläche. Ein Stock hat eine maximale Höhe von 1.3 m, ist er höher, wird er als Dürrständer behandelt. Ermittelt wird diese Masse mithilfe von art- und zersetzungsgradabhängigen Holzdichten.</t>
+    <t>Poids sec (masse) des souches d'au moins 7 cm de diamètre, c'est-à-dire de la partie aérienne d'arbres ou d'arbustes située en dessous du trait de coupe ou, en cas de chute naturelle, en dessous de la cassure. Une souche a une hauteur maximale de 1,3 m. Au-delà, elle est considérée comme un arbre sec sur pied. Cette masse est déterminée sur la base de la densité du bois en fonction de l'espèce et du degré de décomposition.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Stock: Holzfestigkeit</t>
+      <t xml:space="preserve">souche: résistance du bois</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2369</t>
     </r>
   </si>
   <si>
-    <t>Stadium des Holzabbaus der Stöcke ab 7 cm Stockdurchmesser in fünf Klassen. Grundlage: Feldaufnahme (MID 971: Stocktotholz - Festigkeit)</t>
+    <t>Stade de décomposition des souches à partir de 7 cm de diamètre, en cinq classes. Source: relevé de terrain (MID 971: Totholz - Festigkeit)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeografische Region</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -712,51 +712,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1208,235 +1208,235 @@
         <v>1.7</v>
       </c>
       <c r="M19" s="6">
         <v>13</v>
       </c>
       <c r="N19" s="6">
         <v>4.2</v>
       </c>
       <c r="O19" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1244048/425798</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Biomasse der Stöcke</t>
+            <t xml:space="preserve">biomasse des souches</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #397</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Stock: Holzfestigkeit</t>
+            <t xml:space="preserve">souche: résistance du bois</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2369</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeografische Region</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>