--- v0 (2025-11-19)
+++ v1 (2026-09-18)
@@ -1,138 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>NFI5</t>
   </si>
   <si>
     <t>number of microhabitats on standing living trees</t>
   </si>
   <si>
     <t>altitudinal vegetation belts (NaiS; 6 classes)</t>
   </si>
   <si>
-    <r>
-[...64 lines deleted...]
-    </r>
+    <t>regional demarcation: biogeographical region</t>
+  </si>
+  <si>
+    <t>unit: n/ha</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
   </si>
   <si>
     <t>state 2018/26</t>
   </si>
   <si>
     <t>biogeographical region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
     <t>Northern Alps</t>
   </si>
   <si>
     <t>Western Central-Alps</t>
   </si>
   <si>
     <t>Eastern Central-Alps</t>
   </si>
   <si>
     <t>Southern Alps</t>
   </si>
@@ -151,298 +95,268 @@
   <si>
     <t>.</t>
   </si>
   <si>
     <t>upper subalpine</t>
   </si>
   <si>
     <t>subalpine</t>
   </si>
   <si>
     <t>high-montane</t>
   </si>
   <si>
     <t>lower and upper montane</t>
   </si>
   <si>
     <t>submontane</t>
   </si>
   <si>
     <t>hyperinsubric and colline</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest [434]
+Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>biogeographical region [BIOGEOC6R2005, 2586]
+Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>number of microhabitats on standing living trees [401], Stk.
+Number of microhabitats on standing living trees and shrubs ≥12 cm in diameter at breast height (dbh). Microhabitats are defined as: fungal fruiting bodies; areas on the stem where moss, lichen or ivy covers more than 10%; woodpecker breeding cavity; shallow tree cavity; wide crack; bark pocket; fresh break; dendrotelm; canker or burr; buttress-root concavity; deep tree cavity; area of exposed bare wood larger than a hand; stag-headedness; resin flow; insect damage (foot of trunk /trunk/stem); &gt;20% dead branches.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 22.07.2022 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>area [1], ha
+Fläche.</t>
+  </si>
+  <si>
+    <t>gerechnet am 27.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>pro Hektar [1] - accessible forest without shrub forest [434]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>altitudinal vegetation belts (NaiS; 6 classes) [NAISHSTKOMB6KL, 2633]
+Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005), reduced to six classes. The variable represents a simplification of the NaiS altitudinal vegetation belts with ten classes (NAISHSTKOMB) in which the classes «hyperinsubric» and «colline» are merged with «colline with beech» to form the class «hyperinsubric and colline» and the class «lower montane» with «upper montane» and «lower/upper montane» to form the class «lower and upper montane». The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 07:19:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>n/a, upper subalpine, subalpine, high-montane, lower and upper montane, submontane, hyperinsubric and colline, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">other: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -703,840 +617,1166 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O37"/>
+  <dimension ref="A1:O46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B22" sqref="B22:O46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10" customWidth="true" style="0"/>
+    <col min="7" max="7" width="8" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13" customWidth="true" style="0"/>
+    <col min="9" max="9" width="11" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11" customWidth="true" style="0"/>
+    <col min="12" max="12" width="10" customWidth="true" style="0"/>
+    <col min="13" max="13" width="8" customWidth="true" style="0"/>
+    <col min="14" max="14" width="9" customWidth="true" style="0"/>
+    <col min="15" max="15" width="7" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0</v>
       </c>
-      <c r="C14" s="6" t="s">
+      <c r="C14" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>0</v>
       </c>
-      <c r="E14" s="6" t="s">
+      <c r="E14" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>0</v>
       </c>
-      <c r="G14" s="6" t="s">
+      <c r="G14" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>393</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>20</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>360</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>11</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>380</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>13</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>374</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>470</v>
       </c>
-      <c r="C15" s="6" t="s">
+      <c r="C15" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>0</v>
       </c>
-      <c r="E15" s="6" t="s">
+      <c r="E15" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>466</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>10</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>413</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>10</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>465</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>8</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>421</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>11</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>447</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>209</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>28</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>0</v>
       </c>
-      <c r="E16" s="6" t="s">
+      <c r="E16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>381</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>6</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>431</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>11</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>356</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>8</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>357</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>9</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>378</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>312</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>4</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>265</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>6</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>358</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>4</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>470</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>20</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>304</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>11</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>292</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>8</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>324</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>292</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>9</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>259</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>5</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>354</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>15</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>50</v>
       </c>
-      <c r="I18" s="6" t="s">
+      <c r="I18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>159</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>26</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>0</v>
       </c>
-      <c r="M18" s="6" t="s">
+      <c r="M18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N18" s="6">
+      <c r="N18" s="5">
         <v>271</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:15">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>0</v>
       </c>
-      <c r="C19" s="6" t="s">
+      <c r="C19" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>305</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>22</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>0</v>
       </c>
-      <c r="G19" s="6" t="s">
+      <c r="G19" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>277</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>16</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>0</v>
       </c>
-      <c r="K19" s="6" t="s">
+      <c r="K19" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>529</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>7</v>
       </c>
-      <c r="N19" s="6">
+      <c r="N19" s="5">
         <v>472</v>
       </c>
-      <c r="O19" s="6">
+      <c r="O19" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>306</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="5">
         <v>4</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>262</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>4</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>375</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="5">
         <v>3</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>407</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="5">
         <v>6</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>379</v>
       </c>
-      <c r="K20" s="6">
+      <c r="K20" s="5">
         <v>5</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="5">
         <v>402</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="5">
         <v>4</v>
       </c>
-      <c r="N20" s="6">
+      <c r="N20" s="5">
         <v>347</v>
       </c>
-      <c r="O20" s="6">
+      <c r="O20" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A21" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O21" s="3"/>
+      <c r="A21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2"/>
+      <c r="O21" s="2"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
     </row>
     <row r="36" spans="1:15">
-      <c r="A36" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A36" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
+    </row>
+    <row r="45" spans="1:15">
+      <c r="A45" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="7"/>
+      <c r="O45" s="7"/>
+    </row>
+    <row r="46" spans="1:15">
+      <c r="A46" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+      <c r="N46" s="7"/>
+      <c r="O46" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A21:O21"/>
-    <mergeCell ref="A24:O24"/>
-[...8 lines deleted...]
-    <mergeCell ref="A37:O37"/>
+    <mergeCell ref="A22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
+    <mergeCell ref="B43:O43"/>
+    <mergeCell ref="B44:O44"/>
+    <mergeCell ref="B45:O45"/>
+    <mergeCell ref="B46:O46"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>