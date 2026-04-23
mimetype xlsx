--- v1 (2026-02-03)
+++ v2 (2026-04-23)
@@ -17,350 +17,350 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>numero di microhabitat sugli alberi vivi in piedi</t>
-[...2 lines deleted...]
-    <t>fasce vegetazionali NaiS (6 classi)</t>
+    <t>nombre de microhabitats sur les arbres vifs sur pied</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: n/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...27 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>n/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpina superiore</t>
-[...17 lines deleted...]
-    <t>totale</t>
+    <t>subalpin supérieur</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard inférieur et supérieur</t>
+  </si>
+  <si>
+    <t>submontagnard</t>
+  </si>
+  <si>
+    <t>hyperinsubrique et collinéen</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1244175/425925</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di microhabitat sugli alberi vivi in piedi</t>
+      <t xml:space="preserve">nombre de microhabitats sur les arbres vifs sur pied</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #401</t>
     </r>
   </si>
   <si>
-    <t>Numero di microhabitat sugli alberi vivi in piedi di almeno 12 cm di diametro a petto d'uomo (DPU). Vengono considerati microhabitat: corpi fruttiferi fungini; tronco ricoperto per più del 10% da muschi, licheni o edera; cavità di nidificazione di picidi; cavità poco profonda dell'albero; ampia fessura; tasca nella corteccia; fusto o branca spezzata con durame esposto; dendrotelma; tumore o cancro; cavità nei contrafforti radicali; cavità profonda dell'albero; scortecciamento a partire dalla dimensione di una mano; cima secca; flusso di resina; danni da insetti (base del tronco/tronco/fusto); rami morti &gt;20%.</t>
+    <t>Nombre de microhabitats sur des arbres et arbustes vifs sur pied d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Sont considérés comme microhabitats: fructification de champignons, tronc recouvert à plus de 10% de mousses, de lichens ou de lierre, loge de pic, cavité peu profonde, large fente, poche d'écorce, bris récent, dendrotelme, chancre ou loupe, concavité racinaire, cavité profonde, bois exposé (d'une surface supérieure à la paume d'une main), cime sèche, coulée de résine, dégâts d'insectes (pied de tronc/tronc/tige), &gt;20% de branches sèches.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
+      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005), ridotto a sei classi. Questa variabile rappresenta una semplificazione delle fasce vegetazionali NaiS in dieci classi (NAISHSTKOMB), per cui le classi «iperinsubrica», «collinare» e «collinare con faggio» vengono riunite nella classe «iperinsubrica e collinare», mentre le fasce «montana inferiore», «montana superiore» e «montana inferiore/superiore» vengono riunite nella classe «montana inferiore e superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -712,51 +712,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1193,233 +1193,233 @@
         <v>403</v>
       </c>
       <c r="K20" s="6">
         <v>4</v>
       </c>
       <c r="L20" s="6">
         <v>347</v>
       </c>
       <c r="M20" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1244175/425925</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di microhabitat sugli alberi vivi in piedi</t>
+            <t xml:space="preserve">nombre de microhabitats sur les arbres vifs sur pied</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #401</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
+            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>