--- v1 (2026-04-22)
+++ v2 (2026-09-22)
@@ -1,460 +1,374 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
-[...81 lines deleted...]
-    <t>biogeographical region</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Bestandesdichteindex (SDI)</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (10 Klassen)</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: biogeografische Region</t>
+  </si>
+  <si>
+    <t>Einheit: Index</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...17 lines deleted...]
-    <t>index</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Index</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>upper subalpine</t>
-[...200 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>obersubalpin</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>hochmontan</t>
+  </si>
+  <si>
+    <t>obermontan (N)</t>
+  </si>
+  <si>
+    <t>untermontan (N)</t>
+  </si>
+  <si>
+    <t>unter-/obermontan (S)</t>
+  </si>
+  <si>
+    <t>submontan (N)</t>
+  </si>
+  <si>
+    <t>kollin mit Buche (S)</t>
+  </si>
+  <si>
+    <t>kollin</t>
+  </si>
+  <si>
+    <t>hyperinsubrisch (S)</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald [434]
+Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>biogeografische Region [BIOGEOC6R2005, 2586]
+Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Bestandesdichteindex (SDI) [29], Index
+Mass für die Dichte einer Bestockung, das aus der Stammzahl pro ha (im LFI Bäume und Sträucher ab 12 cm Brusthöhendurchmesser [BHD]) und dem Mitteldurchmesser berechnet wird. Bei einer Kluppschwelle von 0 cm ist der SDI weitgehend unabhängig von Standortgüte, Baumartenzusammensetzung und Bestandesalter.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 18.05.2022 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>Stichprobengrösse (Anzahl Waldprobeflächen) [125], Stk.
+Anzahl Probeflächen (Plots), die im Rahmen der LFI-Erhebungen aufgenommen wurden (Stichprobengrösse). Die Messungen auf diesen Probeflächen bilden die Grundlage für die statistischen Schätzungen (Hochrechnungen) des LFI über den Schweizer Wald.</t>
+  </si>
+  <si>
+    <t>gerechnet am 12.05.2022 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (10 Klassen) [NAISHSTKOMB, 2632]
+Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005) in zehn Klassen, wobei die Klassen «hyperinsubrisch», «kollin mit Buche» und «unter-/obermontan» nur auf der Alpensüdseite (S), die Klassen «submontan», «untermontan», «obermontan» nur auf der Alpennordseite (N) und die Klassen «hochmontan», «subalpin» und «obersubalpin» auf beiden Seiten der Alpen vorkommen können. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 05:18:06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, obersubalpin, subalpin, hochmontan, obermontan (N), untermontan (N), unter-/obermontan (S), submontan (N), kollin mit Buche (S), kollin, hyperinsubrisch (S), Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -715,1028 +629,1354 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O41"/>
+  <dimension ref="A1:O50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B26" sqref="B26:O50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="7" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11" customWidth="true" style="0"/>
+    <col min="7" max="7" width="8" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11" customWidth="true" style="0"/>
+    <col min="13" max="13" width="8" customWidth="true" style="0"/>
+    <col min="14" max="14" width="7" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
-[...38 lines deleted...]
-      <c r="O13" s="6" t="s">
+      <c r="B13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
-[...20 lines deleted...]
-      <c r="I14" s="6">
+      <c r="B14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14" s="5">
+        <v>386.30000000000001</v>
+      </c>
+      <c r="I14" s="5">
         <v>10</v>
       </c>
-      <c r="J14" s="6">
-[...2 lines deleted...]
-      <c r="K14" s="6">
+      <c r="J14" s="5">
+        <v>409.60000000000002</v>
+      </c>
+      <c r="K14" s="5">
         <v>8</v>
       </c>
-      <c r="L14" s="6">
-[...2 lines deleted...]
-      <c r="M14" s="6">
+      <c r="L14" s="5">
+        <v>400.60000000000002</v>
+      </c>
+      <c r="M14" s="5">
         <v>11</v>
       </c>
-      <c r="N14" s="6">
-[...2 lines deleted...]
-      <c r="O14" s="6">
+      <c r="N14" s="5">
+        <v>400.60000000000002</v>
+      </c>
+      <c r="O14" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>738.0</v>
       </c>
-      <c r="C15" s="6" t="s">
-[...11 lines deleted...]
-      <c r="G15" s="6">
+      <c r="C15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" s="5">
+        <v>540.60000000000002</v>
+      </c>
+      <c r="G15" s="5">
         <v>8</v>
       </c>
-      <c r="H15" s="6">
-[...2 lines deleted...]
-      <c r="I15" s="6">
+      <c r="H15" s="5">
+        <v>517.60000000000002</v>
+      </c>
+      <c r="I15" s="5">
         <v>8</v>
       </c>
-      <c r="J15" s="6">
-[...2 lines deleted...]
-      <c r="K15" s="6">
+      <c r="J15" s="5">
+        <v>566.70000000000005</v>
+      </c>
+      <c r="K15" s="5">
         <v>6</v>
       </c>
-      <c r="L15" s="6">
-[...2 lines deleted...]
-      <c r="M15" s="6">
+      <c r="L15" s="5">
+        <v>475.19999999999999</v>
+      </c>
+      <c r="M15" s="5">
         <v>8</v>
       </c>
-      <c r="N15" s="6">
-[...2 lines deleted...]
-      <c r="O15" s="6">
+      <c r="N15" s="5">
+        <v>533.39999999999998</v>
+      </c>
+      <c r="O15" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
-[...2 lines deleted...]
-      <c r="C16" s="6">
+      <c r="B16" s="5">
+        <v>366.39999999999998</v>
+      </c>
+      <c r="C16" s="5">
         <v>21</v>
       </c>
-      <c r="D16" s="6">
-[...5 lines deleted...]
-      <c r="F16" s="6">
+      <c r="D16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" s="5">
         <v>595.0</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>5</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>612.0</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>6</v>
       </c>
-      <c r="J16" s="6">
-[...2 lines deleted...]
-      <c r="K16" s="6">
+      <c r="J16" s="5">
+        <v>567.89999999999998</v>
+      </c>
+      <c r="K16" s="5">
         <v>4</v>
       </c>
-      <c r="L16" s="6">
-[...2 lines deleted...]
-      <c r="M16" s="6">
+      <c r="L16" s="5">
+        <v>532.70000000000005</v>
+      </c>
+      <c r="M16" s="5">
         <v>6</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>576.5</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
-[...2 lines deleted...]
-      <c r="C17" s="6">
+      <c r="B17" s="5">
+        <v>576.20000000000005</v>
+      </c>
+      <c r="C17" s="5">
         <v>3</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>570.0</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>14</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>643.0</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>3</v>
       </c>
-      <c r="H17" s="6">
-[...2 lines deleted...]
-      <c r="I17" s="6">
+      <c r="H17" s="5">
+        <v>519.89999999999998</v>
+      </c>
+      <c r="I17" s="5">
         <v>25</v>
       </c>
-      <c r="J17" s="6">
-[...2 lines deleted...]
-      <c r="K17" s="6">
+      <c r="J17" s="5">
+        <v>611.20000000000005</v>
+      </c>
+      <c r="K17" s="5">
         <v>8</v>
       </c>
-      <c r="L17" s="6">
-[...8 lines deleted...]
-      <c r="O17" s="6">
+      <c r="L17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N17" s="5">
+        <v>616.70000000000005</v>
+      </c>
+      <c r="O17" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>559.0</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>4</v>
       </c>
-      <c r="D18" s="6">
-[...2 lines deleted...]
-      <c r="E18" s="6">
+      <c r="D18" s="5">
+        <v>608.29999999999995</v>
+      </c>
+      <c r="E18" s="5">
         <v>4</v>
       </c>
-      <c r="F18" s="6">
-[...2 lines deleted...]
-      <c r="G18" s="6">
+      <c r="F18" s="5">
+        <v>611.39999999999998</v>
+      </c>
+      <c r="G18" s="5">
         <v>4</v>
       </c>
-      <c r="H18" s="6">
-[...2 lines deleted...]
-      <c r="I18" s="6">
+      <c r="H18" s="5">
+        <v>600.60000000000002</v>
+      </c>
+      <c r="I18" s="5">
         <v>13</v>
       </c>
-      <c r="J18" s="6">
-[...2 lines deleted...]
-      <c r="K18" s="6">
+      <c r="J18" s="5">
+        <v>504.60000000000002</v>
+      </c>
+      <c r="K18" s="5">
         <v>12</v>
       </c>
-      <c r="L18" s="6">
-[...5 lines deleted...]
-      <c r="N18" s="6">
+      <c r="L18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N18" s="5">
         <v>591.0</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:15">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="6">
-[...32 lines deleted...]
-      <c r="M19" s="6">
+      <c r="B19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L19" s="5">
+        <v>568.20000000000005</v>
+      </c>
+      <c r="M19" s="5">
         <v>9</v>
       </c>
-      <c r="N19" s="6">
-[...2 lines deleted...]
-      <c r="O19" s="6">
+      <c r="N19" s="5">
+        <v>568.20000000000005</v>
+      </c>
+      <c r="O19" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="6">
-[...2 lines deleted...]
-      <c r="C20" s="6">
+      <c r="B20" s="5">
+        <v>439.60000000000002</v>
+      </c>
+      <c r="C20" s="5">
         <v>5</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>478.0</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>2</v>
       </c>
-      <c r="F20" s="6">
-[...2 lines deleted...]
-      <c r="G20" s="6">
+      <c r="F20" s="5">
+        <v>609.89999999999998</v>
+      </c>
+      <c r="G20" s="5">
         <v>8</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>422.0</v>
       </c>
-      <c r="I20" s="6" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="6">
+      <c r="I20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J20" s="5">
+        <v>523.60000000000002</v>
+      </c>
+      <c r="K20" s="5">
         <v>14</v>
       </c>
-      <c r="L20" s="6">
-[...8 lines deleted...]
-      <c r="O20" s="6">
+      <c r="L20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N20" s="5">
+        <v>480.89999999999998</v>
+      </c>
+      <c r="O20" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B21" s="6">
-[...32 lines deleted...]
-      <c r="M21" s="6">
+      <c r="B21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L21" s="5">
+        <v>583.70000000000005</v>
+      </c>
+      <c r="M21" s="5">
         <v>5</v>
       </c>
-      <c r="N21" s="6">
-[...2 lines deleted...]
-      <c r="O21" s="6">
+      <c r="N21" s="5">
+        <v>583.70000000000005</v>
+      </c>
+      <c r="O21" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:15">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B22" s="6">
-[...8 lines deleted...]
-      <c r="E22" s="6">
+      <c r="B22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D22" s="5">
+        <v>342.19999999999999</v>
+      </c>
+      <c r="E22" s="5">
         <v>20</v>
       </c>
-      <c r="F22" s="6">
-[...8 lines deleted...]
-      <c r="I22" s="6">
+      <c r="F22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H22" s="5">
+        <v>313.30000000000001</v>
+      </c>
+      <c r="I22" s="5">
         <v>15</v>
       </c>
-      <c r="J22" s="6">
-[...8 lines deleted...]
-      <c r="M22" s="6">
+      <c r="J22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L22" s="5">
+        <v>492.30000000000001</v>
+      </c>
+      <c r="M22" s="5">
         <v>15</v>
       </c>
-      <c r="N22" s="6">
-[...2 lines deleted...]
-      <c r="O22" s="6">
+      <c r="N22" s="5">
+        <v>383.89999999999998</v>
+      </c>
+      <c r="O22" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:15">
-      <c r="A23" s="5" t="s">
+      <c r="A23" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B23" s="6">
-[...29 lines deleted...]
-      <c r="L23" s="6">
+      <c r="B23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K23" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L23" s="5">
         <v>590.0</v>
       </c>
-      <c r="M23" s="6">
+      <c r="M23" s="5">
         <v>18</v>
       </c>
-      <c r="N23" s="6">
+      <c r="N23" s="5">
         <v>590.0</v>
       </c>
-      <c r="O23" s="6">
+      <c r="O23" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" s="5" t="s">
+      <c r="A24" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B24" s="6">
-[...2 lines deleted...]
-      <c r="C24" s="6">
+      <c r="B24" s="5">
+        <v>533.20000000000005</v>
+      </c>
+      <c r="C24" s="5">
         <v>2</v>
       </c>
-      <c r="D24" s="6">
+      <c r="D24" s="5">
         <v>514.0</v>
       </c>
-      <c r="E24" s="6">
+      <c r="E24" s="5">
         <v>2</v>
       </c>
-      <c r="F24" s="6">
-[...2 lines deleted...]
-      <c r="G24" s="6">
+      <c r="F24" s="5">
+        <v>612.10000000000002</v>
+      </c>
+      <c r="G24" s="5">
         <v>2</v>
       </c>
-      <c r="H24" s="6">
+      <c r="H24" s="5">
         <v>522.5</v>
       </c>
-      <c r="I24" s="6">
+      <c r="I24" s="5">
         <v>4</v>
       </c>
-      <c r="J24" s="6">
-[...2 lines deleted...]
-      <c r="K24" s="6">
+      <c r="J24" s="5">
+        <v>544.39999999999998</v>
+      </c>
+      <c r="K24" s="5">
         <v>3</v>
       </c>
-      <c r="L24" s="6">
-[...2 lines deleted...]
-      <c r="M24" s="6">
+      <c r="L24" s="5">
+        <v>534.60000000000002</v>
+      </c>
+      <c r="M24" s="5">
         <v>3</v>
       </c>
-      <c r="N24" s="6">
-[...2 lines deleted...]
-      <c r="O24" s="6">
+      <c r="N24" s="5">
+        <v>551.39999999999998</v>
+      </c>
+      <c r="O24" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A25" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O25" s="3"/>
+      <c r="A25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="2"/>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2"/>
+      <c r="L25" s="2"/>
+      <c r="M25" s="2"/>
+      <c r="N25" s="2"/>
+      <c r="O25" s="2"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
     </row>
     <row r="28" spans="1:15">
-      <c r="A28" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A28" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:15">
-      <c r="A31" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A31" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
     </row>
     <row r="34" spans="1:15">
-      <c r="A34" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A34" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
     </row>
     <row r="37" spans="1:15">
-      <c r="A37" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A37" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
     </row>
     <row r="40" spans="1:15">
-      <c r="A40" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A40" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
+    </row>
+    <row r="45" spans="1:15">
+      <c r="A45" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="7"/>
+      <c r="O45" s="7"/>
+    </row>
+    <row r="46" spans="1:15">
+      <c r="A46" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+      <c r="N46" s="7"/>
+      <c r="O46" s="7"/>
+    </row>
+    <row r="47" spans="1:15">
+      <c r="A47" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+      <c r="K47" s="7"/>
+      <c r="L47" s="7"/>
+      <c r="M47" s="7"/>
+      <c r="N47" s="7"/>
+      <c r="O47" s="7"/>
+    </row>
+    <row r="48" spans="1:15">
+      <c r="A48" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+      <c r="J48" s="7"/>
+      <c r="K48" s="7"/>
+      <c r="L48" s="7"/>
+      <c r="M48" s="7"/>
+      <c r="N48" s="7"/>
+      <c r="O48" s="7"/>
+    </row>
+    <row r="49" spans="1:15">
+      <c r="A49" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
+      <c r="J49" s="7"/>
+      <c r="K49" s="7"/>
+      <c r="L49" s="7"/>
+      <c r="M49" s="7"/>
+      <c r="N49" s="7"/>
+      <c r="O49" s="7"/>
+    </row>
+    <row r="50" spans="1:15">
+      <c r="A50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
+      <c r="J50" s="7"/>
+      <c r="K50" s="7"/>
+      <c r="L50" s="7"/>
+      <c r="M50" s="7"/>
+      <c r="N50" s="7"/>
+      <c r="O50" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A25:O25"/>
-    <mergeCell ref="A28:O28"/>
-[...8 lines deleted...]
-    <mergeCell ref="A41:O41"/>
+    <mergeCell ref="A26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
+    <mergeCell ref="B43:O43"/>
+    <mergeCell ref="B44:O44"/>
+    <mergeCell ref="B45:O45"/>
+    <mergeCell ref="B46:O46"/>
+    <mergeCell ref="B47:O47"/>
+    <mergeCell ref="B48:O48"/>
+    <mergeCell ref="B49:O49"/>
+    <mergeCell ref="B50:O50"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>