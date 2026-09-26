--- v2 (2026-09-22)
+++ v3 (2026-09-26)
@@ -14,252 +14,252 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>LFI5</t>
-[...47 lines deleted...]
-    <t>Index</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>indice della densità del popolamento (SDI)</t>
+  </si>
+  <si>
+    <t>fasce vegetazionali NaiS (10 classi)</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione biogeografica</t>
+  </si>
+  <si>
+    <t>unità: indice</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione biogeografica</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Versante nord delle Alpi</t>
+  </si>
+  <si>
+    <t>Alpi centrali occidentali</t>
+  </si>
+  <si>
+    <t>Alpi centrali orientali</t>
+  </si>
+  <si>
+    <t>Versante sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
+  </si>
+  <si>
+    <t>indice</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>obersubalpin</t>
-[...32 lines deleted...]
-    <t>© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+    <t>subalpina superiore</t>
+  </si>
+  <si>
+    <t>subalpina</t>
+  </si>
+  <si>
+    <t>altimontana</t>
+  </si>
+  <si>
+    <t>montana superiore (N)</t>
+  </si>
+  <si>
+    <t>montana inferiore (N)</t>
+  </si>
+  <si>
+    <t>montana inferiore/superiore (S)</t>
+  </si>
+  <si>
+    <t>submontana (N)</t>
+  </si>
+  <si>
+    <t>collinare con faggio (S)</t>
+  </si>
+  <si>
+    <t>collinare</t>
+  </si>
+  <si>
+    <t>iperinsubrica (S)</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
-[...20 lines deleted...]
-Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti [434]
+Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione biogeografica [BIOGEOC6R2005, 2586]
+Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Bestandesdichteindex (SDI) [29], Index
-Mass für die Dichte einer Bestockung, das aus der Stammzahl pro ha (im LFI Bäume und Sträucher ab 12 cm Brusthöhendurchmesser [BHD]) und dem Mitteldurchmesser berechnet wird. Bei einer Kluppschwelle von 0 cm ist der SDI weitgehend unabhängig von Standortgüte, Baumartenzusammensetzung und Bestandesalter.</t>
+    <t>indice della densità del popolamento (SDI) [29], Index
+Misura della densità di un soprassuolo, calcolato in base al numero di fusti all'ettaro (nell'IFN, alberi e arbusti a partire da 12 cm di diametro a petto d'uomo [DPU]) e dal diametro medio. Per una soglia di cavallettamento di 0 cm, l'SDI è perlopiù indipendente dalla fertilità della stazione, dalla composizione delle specie arboree e dall'età del popolamento.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 18.05.2022 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
-    <t>Stichprobengrösse (Anzahl Waldprobeflächen) [125], Stk.
+    <t>dimensioni del campionamento (numero di aree di saggio in bosco) [125], Stk.
 Anzahl Probeflächen (Plots), die im Rahmen der LFI-Erhebungen aufgenommen wurden (Stichprobengrösse). Die Messungen auf diesen Probeflächen bilden die Grundlage für die statistischen Schätzungen (Hochrechnungen) des LFI über den Schweizer Wald.</t>
   </si>
   <si>
     <t>gerechnet am 12.05.2022 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>NaiS-Vegetationshöhenstufen (10 Klassen) [NAISHSTKOMB, 2632]
-Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005) in zehn Klassen, wobei die Klassen «hyperinsubrisch», «kollin mit Buche» und «unter-/obermontan» nur auf der Alpensüdseite (S), die Klassen «submontan», «untermontan», «obermontan» nur auf der Alpennordseite (N) und die Klassen «hochmontan», «subalpin» und «obersubalpin» auf beiden Seiten der Alpen vorkommen können. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021).</t>
+    <t>fasce vegetazionali NaiS (10 classi) [NAISHSTKOMB, 2632]
+Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005) in dieci classi, dove le classi «iperinsubrica», «collinare con faggio» e «montana inferiore/superiore» possono essere presenti solo a Sud delle Alpi (S), le classi «submontana», «montana inferiore», «montana superiore» solo sul versante settentrionale delle Alpi (N) e le classi «altimontana», «subalpina» e «subalpina superiore» su entrambi i versanti delle Alpi. Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021).</t>
   </si>
   <si>
     <t>gerechnet am 13.05.2024 05:18:06</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>keine Angabe, obersubalpin, subalpin, hochmontan, obermontan (N), untermontan (N), unter-/obermontan (S), submontan (N), kollin mit Buche (S), kollin, hyperinsubrisch (S), Total</t>
+    <t>nessuna indicazione, subalpina superiore, subalpina, altimontana, montana superiore (N), montana inferiore (N), montana inferiore/superiore (S), submontana (N), collinare con faggio (S), collinare, iperinsubrica (S), totale</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">Übrige: </t>
+    <t xml:space="preserve">altri: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -642,63 +642,63 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B26" sqref="B26:O50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
-    <col min="2" max="2" width="7" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8" customWidth="true" style="0"/>
     <col min="3" max="3" width="4" customWidth="true" style="0"/>
     <col min="4" max="4" width="9" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6" customWidth="true" style="0"/>
-[...8 lines deleted...]
-    <col min="14" max="14" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12" customWidth="true" style="0"/>
+    <col min="14" max="14" width="8" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">