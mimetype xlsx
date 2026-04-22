--- v0 (2026-01-11)
+++ v1 (2026-04-22)
@@ -14,392 +14,392 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>fasce vegetazionali NaiS (10 classi)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>biomass of stumps</t>
+  </si>
+  <si>
+    <t>altitudinal vegetation belts (NaiS; 10 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">: economic region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
-      <t xml:space="preserve">: Mio kg</t>
+      <t xml:space="preserve">: million kg</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...50 lines deleted...]
-    <t>Mio kg</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>economic region</t>
+  </si>
+  <si>
+    <t>Western Jura</t>
+  </si>
+  <si>
+    <t>Eastern Jura</t>
+  </si>
+  <si>
+    <t>Western Plateau</t>
+  </si>
+  <si>
+    <t>Central Plateau</t>
+  </si>
+  <si>
+    <t>Eastern Plateau</t>
+  </si>
+  <si>
+    <t>Western Pre-Alps</t>
+  </si>
+  <si>
+    <t>Central Pre-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Pre-Alps</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Central Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t>Southwestern Alps</t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>million kg</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpina superiore</t>
-[...29 lines deleted...]
-    <t>totale</t>
+    <t>upper subalpine</t>
+  </si>
+  <si>
+    <t>subalpine</t>
+  </si>
+  <si>
+    <t>high-montane</t>
+  </si>
+  <si>
+    <t>upper montane (N)</t>
+  </si>
+  <si>
+    <t>lower montane (N)</t>
+  </si>
+  <si>
+    <t>lower/upper montane (S)</t>
+  </si>
+  <si>
+    <t>submontane (N)</t>
+  </si>
+  <si>
+    <t>colline with beech (S)</t>
+  </si>
+  <si>
+    <t>colline</t>
+  </si>
+  <si>
+    <t>hyperinsubric (S)</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1245268/427018</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biomassa delle ceppaie</t>
+      <t xml:space="preserve">biomass of stumps</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #397</t>
     </r>
   </si>
   <si>
-    <t>Peso secco (massa) delle ceppaie a partire da 7 cm di diametro, ossia delle parti legnose sopraterrene di alberi e arbusti sotto il taglio di abbattimento rispettivamente (nel caso di rottura naturale) sotto il punto di rottura. Una ceppaia ha un'altezza massima di 1,3 m, se è più alta viene considerata un albero morto. La massa viene determinata con l'aiuto delle densità del legno in funzione della specie e del grado di decomposizione.</t>
+    <t>Dry weight (mass) of the stumps ≥7 cm in diameter, i.e. the aboveground, woody parts of trees or shrubs below the felling cut or (in the case of natural decay) below the break surface. The maximum height of a stump is 1.3 m; if it is &gt;1.3 m, it is treated as a snag. The mass is determined on the basis of species- and decomposition-dependent wood densities.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fasce vegetazionali NaiS (10 classi)</t>
+      <t xml:space="preserve">altitudinal vegetation belts (NaiS; 10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2632</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005) in dieci classi, dove le classi «iperinsubrica», «collinare con faggio» e «montana inferiore/superiore» possono essere presenti solo a Sud delle Alpi (S), le classi «submontana», «montana inferiore», «montana superiore» solo sul versante settentrionale delle Alpi (N) e le classi «altimontana», «subalpina» e «subalpina superiore» su entrambi i versanti delle Alpi. Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t>Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005) – in ten classes, whereby the classes «hyperinsubric», «colline» and «colline with beech» and «lower and upper montane» only occur in the Southern Alps (S), the classes «submontane», «lower montane», «upper montane» only in the Northern Alps (N) and the classes «high montane», «subalpine» and «upper subalpine» on both sides of the Alps. The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">economic region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -751,80 +751,80 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
@@ -2170,51 +2170,51 @@
         <v>252</v>
       </c>
       <c r="AC24" s="6">
         <v>14</v>
       </c>
       <c r="AD24" s="6">
         <v>4927</v>
       </c>
       <c r="AE24" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1245268/427018</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
@@ -2230,191 +2230,191 @@
       <c r="U25" s="3"/>
       <c r="V25" s="3"/>
       <c r="W25" s="3"/>
       <c r="X25" s="3"/>
       <c r="Y25" s="3"/>
       <c r="Z25" s="3"/>
       <c r="AA25" s="3"/>
       <c r="AB25" s="3"/>
       <c r="AC25" s="3"/>
       <c r="AD25" s="3"/>
       <c r="AE25" s="3"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biomassa delle ceppaie</t>
+            <t xml:space="preserve">biomass of stumps</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #397</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:31" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fasce vegetazionali NaiS (10 classi)</t>
+            <t xml:space="preserve">altitudinal vegetation belts (NaiS; 10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2632</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:31" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="34" spans="1:31">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">economic region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:31" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="37" spans="1:31">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:31" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="40" spans="1:31">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:31" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>