--- v1 (2026-04-22)
+++ v2 (2026-04-22)
@@ -14,392 +14,392 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>altitudinal vegetation belts (NaiS; 10 classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Biomasse der Stöcke</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (10 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: economic region</t>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: million kg</t>
+      <t xml:space="preserve">: Mio kg</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...50 lines deleted...]
-    <t>million kg</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Jura West</t>
+  </si>
+  <si>
+    <t>Jura Ost</t>
+  </si>
+  <si>
+    <t>Mittelland West</t>
+  </si>
+  <si>
+    <t>Mittelland Mitte</t>
+  </si>
+  <si>
+    <t>Mittelland Ost</t>
+  </si>
+  <si>
+    <t>Voralpen West</t>
+  </si>
+  <si>
+    <t>Voralpen Mitte</t>
+  </si>
+  <si>
+    <t>Voralpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Nordwest</t>
+  </si>
+  <si>
+    <t>Alpen Mitte</t>
+  </si>
+  <si>
+    <t>Alpen Nordost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Mio kg</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>upper subalpine</t>
-[...29 lines deleted...]
-    <t>total</t>
+    <t>obersubalpin</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>hochmontan</t>
+  </si>
+  <si>
+    <t>obermontan (N)</t>
+  </si>
+  <si>
+    <t>untermontan (N)</t>
+  </si>
+  <si>
+    <t>unter-/obermontan (S)</t>
+  </si>
+  <si>
+    <t>submontan (N)</t>
+  </si>
+  <si>
+    <t>kollin mit Buche (S)</t>
+  </si>
+  <si>
+    <t>kollin</t>
+  </si>
+  <si>
+    <t>hyperinsubrisch (S)</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1245268/427018</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biomass of stumps</t>
+      <t xml:space="preserve">Biomasse der Stöcke</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #397</t>
     </r>
   </si>
   <si>
-    <t>Dry weight (mass) of the stumps ≥7 cm in diameter, i.e. the aboveground, woody parts of trees or shrubs below the felling cut or (in the case of natural decay) below the break surface. The maximum height of a stump is 1.3 m; if it is &gt;1.3 m, it is treated as a snag. The mass is determined on the basis of species- and decomposition-dependent wood densities.</t>
+    <t>Trockengewicht (Masse) der Stöcke ab 7 cm Durchmesser, d.h. der oberirdischen, verholzten Teile von Bäumen oder Sträuchern unterhalb des Fällschnitts bzw. (bei natürlichem Zerfall) unterhalb der Bruchfläche. Ein Stock hat eine maximale Höhe von 1.3 m, ist er höher, wird er als Dürrständer behandelt. Ermittelt wird diese Masse mithilfe von art- und zersetzungsgradabhängigen Holzdichten.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitudinal vegetation belts (NaiS; 10 classes)</t>
+      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (10 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2632</t>
     </r>
   </si>
   <si>
-    <t>Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005) – in ten classes, whereby the classes «hyperinsubric», «colline» and «colline with beech» and «lower and upper montane» only occur in the Southern Alps (S), the classes «submontane», «lower montane», «upper montane» only in the Northern Alps (N) and the classes «high montane», «subalpine» and «upper subalpine» on both sides of the Alps. The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
+    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005) in zehn Klassen, wobei die Klassen «hyperinsubrisch», «kollin mit Buche» und «unter-/obermontan» nur auf der Alpensüdseite (S), die Klassen «submontan», «untermontan», «obermontan» nur auf der Alpennordseite (N) und die Klassen «hochmontan», «subalpin» und «obersubalpin» auf beiden Seiten der Alpen vorkommen können. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">economic region</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -751,80 +751,80 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
@@ -2170,51 +2170,51 @@
         <v>252</v>
       </c>
       <c r="AC24" s="6">
         <v>14</v>
       </c>
       <c r="AD24" s="6">
         <v>4927</v>
       </c>
       <c r="AE24" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1245268/427018</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
@@ -2230,191 +2230,191 @@
       <c r="U25" s="3"/>
       <c r="V25" s="3"/>
       <c r="W25" s="3"/>
       <c r="X25" s="3"/>
       <c r="Y25" s="3"/>
       <c r="Z25" s="3"/>
       <c r="AA25" s="3"/>
       <c r="AB25" s="3"/>
       <c r="AC25" s="3"/>
       <c r="AD25" s="3"/>
       <c r="AE25" s="3"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biomass of stumps</t>
+            <t xml:space="preserve">Biomasse der Stöcke</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #397</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:31" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitudinal vegetation belts (NaiS; 10 classes)</t>
+            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (10 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2632</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:31" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="34" spans="1:31">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">economic region</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:31" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="37" spans="1:31">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:31" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="40" spans="1:31">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:31" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>