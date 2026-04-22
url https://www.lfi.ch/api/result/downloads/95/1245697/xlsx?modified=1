--- v0 (2026-01-24)
+++ v1 (2026-04-22)
@@ -14,368 +14,368 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>altitudinal vegetation belts (NaiS; 10 classes)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>indice de densité du peuplement (SDI)</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (10 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: index</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...9 lines deleted...]
-    <t>biogeographical region</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Northern Alps</t>
-[...11 lines deleted...]
-    <t>Switzerland</t>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>index</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>upper subalpine</t>
-[...26 lines deleted...]
-    <t>hyperinsubric (S)</t>
+    <t>subalpin supérieur</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard supérieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur/supérieur (S)</t>
+  </si>
+  <si>
+    <t>submontagnard (N)</t>
+  </si>
+  <si>
+    <t>collinéen avec hêtre (S)</t>
+  </si>
+  <si>
+    <t>collinéen</t>
+  </si>
+  <si>
+    <t>hyperinsubrique (S)</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1245697/427447</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stand density index (SDI)</t>
+      <t xml:space="preserve">indice de densité du peuplement (SDI)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #29</t>
     </r>
   </si>
   <si>
-    <t>Measure of the density of a stocking calculated from the number of stems per hectare (in NFI trees and shrubs with a diameter at breast height [dbh] ≥12 cm) and the mean diameter. With a callipering threshold of 0 cm, the SDI is largely independent of the site quality, tree species composition and stand age.</t>
+    <t>Mesure de la densité d’un boisement calculée à partir du nombre de tiges par hectare (dans l’IFN, arbres et arbustes d'au moins 12 cm de diamètre à hauteur de poitrine [DHP]) et du diamètre moyen. Pour un seuil d’inventaire fixé à 0 cm, le SDI est largement indépendant de la fertilité de la station, du mélange d’essences et de l’âge du peuplement.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitudinal vegetation belts (NaiS; 10 classes)</t>
+      <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2632</t>
     </r>
   </si>
   <si>
-    <t>Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005) – in ten classes, whereby the classes «hyperinsubric», «colline» and «colline with beech» and «lower and upper montane» only occur in the Southern Alps (S), the classes «submontane», «lower montane», «upper montane» only in the Northern Alps (N) and the classes «high montane», «subalpine» and «upper subalpine» on both sides of the Alps. The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005) en dix classes, les classes «hyperinsubrique», «collinéen avec hêtre» et «montagnard inférieur/supérieur» ne se trouvant que sur le versant sud des Alpes (S), les classes «submontagnard», «montagnard inférieur», «montagnard supérieur» ne se trouvant que sur le versant nord des Alpes (N) et les classes «haut-montagnard», «subalpin» et «subalpin supérieur» pouvant se trouver des deux côtés des Alpes. Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,51 +727,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1458,235 +1458,235 @@
         <v>616.1</v>
       </c>
       <c r="M24" s="6">
         <v>4</v>
       </c>
       <c r="N24" s="6">
         <v>581.1</v>
       </c>
       <c r="O24" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1245697/427447</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stand density index (SDI)</t>
+            <t xml:space="preserve">indice de densité du peuplement (SDI)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #29</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitudinal vegetation belts (NaiS; 10 classes)</t>
+            <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2632</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>