--- v0 (2025-12-08)
+++ v1 (2026-04-22)
@@ -14,128 +14,128 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>altitudinal vegetation belts (NaiS; 10 classes)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>indice de densité du peuplement (SDI)</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (10 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
       <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: index</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
     <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
@@ -172,267 +172,267 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Suisse</t>
   </si>
   <si>
     <t>index</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>upper subalpine</t>
-[...26 lines deleted...]
-    <t>hyperinsubric (S)</t>
+    <t>subalpin supérieur</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard supérieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur/supérieur (S)</t>
+  </si>
+  <si>
+    <t>submontagnard (N)</t>
+  </si>
+  <si>
+    <t>collinéen avec hêtre (S)</t>
+  </si>
+  <si>
+    <t>collinéen</t>
+  </si>
+  <si>
+    <t>hyperinsubrique (S)</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1245721/427471</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stand density index (SDI)</t>
+      <t xml:space="preserve">indice de densité du peuplement (SDI)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #29</t>
     </r>
   </si>
   <si>
-    <t>Measure of the density of a stocking calculated from the number of stems per hectare (in NFI trees and shrubs with a diameter at breast height [dbh] ≥12 cm) and the mean diameter. With a callipering threshold of 0 cm, the SDI is largely independent of the site quality, tree species composition and stand age.</t>
+    <t>Mesure de la densité d’un boisement calculée à partir du nombre de tiges par hectare (dans l’IFN, arbres et arbustes d'au moins 12 cm de diamètre à hauteur de poitrine [DHP]) et du diamètre moyen. Pour un seuil d’inventaire fixé à 0 cm, le SDI est largement indépendant de la fertilité de la station, du mélange d’essences et de l’âge du peuplement.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitudinal vegetation belts (NaiS; 10 classes)</t>
+      <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2632</t>
     </r>
   </si>
   <si>
-    <t>Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005) – in ten classes, whereby the classes «hyperinsubric», «colline» and «colline with beech» and «lower and upper montane» only occur in the Southern Alps (S), the classes «submontane», «lower montane», «upper montane» only in the Northern Alps (N) and the classes «high montane», «subalpine» and «upper subalpine» on both sides of the Alps. The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005) en dix classes, les classes «hyperinsubrique», «collinéen avec hêtre» et «montagnard inférieur/supérieur» ne se trouvant que sur le versant sud des Alpes (S), les classes «submontagnard», «montagnard inférieur», «montagnard supérieur» ne se trouvant que sur le versant nord des Alpes (N) et les classes «haut-montagnard», «subalpin» et «subalpin supérieur» pouvant se trouver des deux côtés des Alpes. Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -784,51 +784,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.283" bestFit="true" customWidth="true" style="0"/>
@@ -3149,51 +3149,51 @@
         <v>473.2</v>
       </c>
       <c r="AY24" s="6">
         <v>5</v>
       </c>
       <c r="AZ24" s="6">
         <v>551.4</v>
       </c>
       <c r="BA24" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:53" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1245721/427471</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
@@ -3231,86 +3231,86 @@
       <c r="AQ25" s="3"/>
       <c r="AR25" s="3"/>
       <c r="AS25" s="3"/>
       <c r="AT25" s="3"/>
       <c r="AU25" s="3"/>
       <c r="AV25" s="3"/>
       <c r="AW25" s="3"/>
       <c r="AX25" s="3"/>
       <c r="AY25" s="3"/>
       <c r="AZ25" s="3"/>
       <c r="BA25" s="3"/>
     </row>
     <row r="28" spans="1:53">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stand density index (SDI)</t>
+            <t xml:space="preserve">indice de densité du peuplement (SDI)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #29</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:53" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="31" spans="1:53">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitudinal vegetation belts (NaiS; 10 classes)</t>
+            <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2632</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:53" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="34" spans="1:53">
       <c r="A34" t="inlineStr">
         <is>
           <r>
@@ -3336,86 +3336,86 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:53" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="37" spans="1:53">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:53" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="40" spans="1:53">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:53" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>