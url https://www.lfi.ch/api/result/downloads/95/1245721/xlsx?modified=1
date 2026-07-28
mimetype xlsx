--- v1 (2026-04-22)
+++ v2 (2026-07-28)
@@ -14,128 +14,128 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>étages de végétation NaiS (10 classes)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>stand density index (SDI)</t>
+  </si>
+  <si>
+    <t>altitudinal vegetation belts (NaiS; 10 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
       <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
       <t xml:space="preserve">: index</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">: accessible forest without shrub forest</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
+    <t>state 2018/26</t>
   </si>
   <si>
     <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
@@ -172,267 +172,267 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Suisse</t>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>index</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpin supérieur</t>
-[...26 lines deleted...]
-    <t>hyperinsubrique (S)</t>
+    <t>upper subalpine</t>
+  </si>
+  <si>
+    <t>subalpine</t>
+  </si>
+  <si>
+    <t>high-montane</t>
+  </si>
+  <si>
+    <t>upper montane (N)</t>
+  </si>
+  <si>
+    <t>lower montane (N)</t>
+  </si>
+  <si>
+    <t>lower/upper montane (S)</t>
+  </si>
+  <si>
+    <t>submontane (N)</t>
+  </si>
+  <si>
+    <t>colline with beech (S)</t>
+  </si>
+  <si>
+    <t>colline</t>
+  </si>
+  <si>
+    <t>hyperinsubric (S)</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1245721/427471</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">indice de densité du peuplement (SDI)</t>
+      <t xml:space="preserve">stand density index (SDI)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #29</t>
     </r>
   </si>
   <si>
-    <t>Mesure de la densité d’un boisement calculée à partir du nombre de tiges par hectare (dans l’IFN, arbres et arbustes d'au moins 12 cm de diamètre à hauteur de poitrine [DHP]) et du diamètre moyen. Pour un seuil d’inventaire fixé à 0 cm, le SDI est largement indépendant de la fertilité de la station, du mélange d’essences et de l’âge du peuplement.</t>
+    <t>Measure of the density of a stocking calculated from the number of stems per hectare (in NFI trees and shrubs with a diameter at breast height [dbh] ≥12 cm) and the mean diameter. With a callipering threshold of 0 cm, the SDI is largely independent of the site quality, tree species composition and stand age.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
+      <t xml:space="preserve">altitudinal vegetation belts (NaiS; 10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2632</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005) en dix classes, les classes «hyperinsubrique», «collinéen avec hêtre» et «montagnard inférieur/supérieur» ne se trouvant que sur le versant sud des Alpes (S), les classes «submontagnard», «montagnard inférieur», «montagnard supérieur» ne se trouvant que sur le versant nord des Alpes (N) et les classes «haut-montagnard», «subalpin» et «subalpin supérieur» pouvant se trouver des deux côtés des Alpes. Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
+    <t>Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005) – in ten classes, whereby the classes «hyperinsubric», «colline» and «colline with beech» and «lower and upper montane» only occur in the Southern Alps (S), the classes «submontane», «lower montane», «upper montane» only in the Northern Alps (N) and the classes «high montane», «subalpine» and «upper subalpine» on both sides of the Alps. The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
+    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">accessible forest without shrub forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of 9 on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -784,51 +784,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.283" bestFit="true" customWidth="true" style="0"/>
@@ -3149,51 +3149,51 @@
         <v>473.2</v>
       </c>
       <c r="AY24" s="6">
         <v>5</v>
       </c>
       <c r="AZ24" s="6">
         <v>551.4</v>
       </c>
       <c r="BA24" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:53" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1245721/427471</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
@@ -3231,86 +3231,86 @@
       <c r="AQ25" s="3"/>
       <c r="AR25" s="3"/>
       <c r="AS25" s="3"/>
       <c r="AT25" s="3"/>
       <c r="AU25" s="3"/>
       <c r="AV25" s="3"/>
       <c r="AW25" s="3"/>
       <c r="AX25" s="3"/>
       <c r="AY25" s="3"/>
       <c r="AZ25" s="3"/>
       <c r="BA25" s="3"/>
     </row>
     <row r="28" spans="1:53">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">indice de densité du peuplement (SDI)</t>
+            <t xml:space="preserve">stand density index (SDI)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #29</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:53" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="31" spans="1:53">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
+            <t xml:space="preserve">altitudinal vegetation belts (NaiS; 10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2632</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:53" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="34" spans="1:53">
       <c r="A34" t="inlineStr">
         <is>
           <r>
@@ -3336,86 +3336,86 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:53" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="37" spans="1:53">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+            <t xml:space="preserve">accessible forest without shrub forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:53" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="40" spans="1:53">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:53" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>