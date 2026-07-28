--- v0 (2026-01-11)
+++ v1 (2026-07-28)
@@ -17,382 +17,382 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>superficie forestale</t>
-[...2 lines deleted...]
-    <t>bosco di protezione contro valanghe (2022) · stabilità del popolamento</t>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>forêt de protection contre des avalanches (2022) · stabilité du peuplement</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...33 lines deleted...]
-    <t>stabilità del popolamento</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>forêt de protection contre des avalanches (2022)</t>
+  </si>
+  <si>
+    <t>stabilité du peuplement</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t xml:space="preserve">critica </t>
-[...14 lines deleted...]
-    <t>all'esterno</t>
+    <t>critique</t>
+  </si>
+  <si>
+    <t>amoindrie</t>
+  </si>
+  <si>
+    <t>stable</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>à l'intérieur</t>
+  </si>
+  <si>
+    <t>à l'extérieur</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1246893/428643</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco di protezione contro valanghe (2022)</t>
+      <t xml:space="preserve">forêt de protection contre des avalanches (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2645</t>
     </r>
   </si>
   <si>
-    <t>Superficie all'interno/all'esterno del bosco di protezione contro le valanghe, che i Cantoni hanno definito in base ai criteri armonizzati di SilvaProtect-CH nell'anno 2022. Fonte: dati GIS dell'UFAM, 2022.</t>
+    <t>Zone située à l'intérieur/à l'extérieur d'une forêt de protection contre les avalanches délimitée en 2022 par les cantons selon les critères harmonisés de SilvaProtect-CH. Source: données SIG de l'OFEV, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stabilità del popolamento</t>
+      <t xml:space="preserve">stabilité du peuplement</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #891</t>
     </r>
   </si>
   <si>
-    <t>Capacità di resistenza meccanica di un popolamento di fronte a stress abiotici e biotici nei prossimi 10-20 anni, in tre classi. Fonte: rilievo sul terreno (MID 310: Gesamtstabilität)</t>
+    <t>Résistance mécanique d'un peuplement aux contraintes abiotiques et biotiques dans les 10 à 20 prochaines années, en trois classes. Source: relevé de terrain (MID 310: Gesamtstabilität)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -744,52 +744,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="52.844" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="59.985" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30.421" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -1751,268 +1751,268 @@
         <v>120.7</v>
       </c>
       <c r="L32" s="6">
         <v>3</v>
       </c>
       <c r="M32" s="6">
         <v>1049.5</v>
       </c>
       <c r="N32" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:14" customHeight="1" ht="21.75">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1246893/428643</t>
           </r>
         </is>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
       <c r="M33" s="3"/>
       <c r="N33" s="3"/>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:14" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco di protezione contro valanghe (2022)</t>
+            <t xml:space="preserve">forêt de protection contre des avalanches (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2645</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:14" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stabilità del popolamento</t>
+            <t xml:space="preserve">stabilité du peuplement</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #891</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:14" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:14" customHeight="1" ht="29">
       <c r="A46" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="48" spans="1:14">
       <c r="A48" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:14" customHeight="1" ht="29">
       <c r="A49" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:14" customHeight="1" ht="29">
       <c r="A52" s="1" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>