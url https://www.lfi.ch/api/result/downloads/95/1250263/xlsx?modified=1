--- v0 (2025-12-08)
+++ v1 (2026-04-23)
@@ -14,415 +14,415 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>drinking-water catchment area · degree of mixture (terrestrial)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>zones d'alimentation des sources d'eau potable · degré de mélange (terrestre)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: economic region</t>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, subtotal</t>
+      <t xml:space="preserve">: %, sous-total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...53 lines deleted...]
-    <t>degree of mixture (terrestrial)</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>zones d'alimentation des sources d'eau potable</t>
+  </si>
+  <si>
+    <t>degré de mélange (terrestre)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>pure conifer forest</t>
-[...8 lines deleted...]
-    <t>pure broadleaf forest</t>
+    <t>forêt résineuse pure</t>
+  </si>
+  <si>
+    <t>forêt résineuse mélangée</t>
+  </si>
+  <si>
+    <t>forêt feuillue mélangée</t>
+  </si>
+  <si>
+    <t>forêt feuillue pure</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>outside catchment area</t>
-[...2 lines deleted...]
-    <t>inside catchment area</t>
+    <t>hors de la zone d'alimentation</t>
+  </si>
+  <si>
+    <t>dans la zone d'alimentation</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1250263/432013</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">drinking-water catchment area</t>
+      <t xml:space="preserve">zones d'alimentation des sources d'eau potable</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #507</t>
     </r>
   </si>
   <si>
-    <t>Location inside or outside the catchment area of a spring whose water is fed either directly and unfiltered into the drinking-water supply, or is used at least temporarily or partially as drinking water for the public. Reference: Forest Service Survey (MID 603: Wald im Einzugsgebiet von gefassten Trinkwasserquellen)</t>
+    <t>Zone située à l'intérieur ou à l'extérieur du bassin versant d'une source dont l'eau est directement acheminée, sans être filtrée, vers le réseau d'eau potable ou est utilisée, au moins temporairement ou partiellement, comme eau potable pour la population humaine. Source: enquête auprès des services forestiers (MID 603: Forêts dans la zone d'alimentation de sources d'eau potable captées)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">degree of mixture (terrestrial)</t>
+      <t xml:space="preserve">degré de mélange (terrestre)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #22</t>
     </r>
   </si>
   <si>
-    <t>Proportions of conifers and broadleaves making up the stand structure, classified according to their proportional basal areas into four classes: pure conifer forest: 91-100 % conifers, mixed conifer forest: 51-90 % conifers, mixed broadleaved forest: 11-50 % conifers and pure broadleaved forest: 0-10 % conifers. Reference: Field Survey (MID 265: Mischungsgrad)</t>
+    <t>Proportions des espèces ligneuses résineuses et feuillues, définies en quatre classes selon les proportions de surface terrière: résineux purs (91-100% résineux), résineux mélangés (51-90% résineux), feuillus mélangés (11-50% résineux), feuillus purs (0-10% résineux). Source: relevé de terrain (MID 265: Mischungsgrad).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">economic region</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -774,52 +774,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="37.562" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -3371,51 +3371,51 @@
         <v>100.0</v>
       </c>
       <c r="AD36" s="6" t="s">
         <v>29</v>
       </c>
       <c r="AE36" s="6">
         <v>100.0</v>
       </c>
       <c r="AF36" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:32" customHeight="1" ht="21.75">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1250263/432013</t>
           </r>
         </is>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
@@ -3431,226 +3431,226 @@
       <c r="V37" s="3"/>
       <c r="W37" s="3"/>
       <c r="X37" s="3"/>
       <c r="Y37" s="3"/>
       <c r="Z37" s="3"/>
       <c r="AA37" s="3"/>
       <c r="AB37" s="3"/>
       <c r="AC37" s="3"/>
       <c r="AD37" s="3"/>
       <c r="AE37" s="3"/>
       <c r="AF37" s="3"/>
     </row>
     <row r="40" spans="1:32">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:32" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="43" spans="1:32">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">drinking-water catchment area</t>
+            <t xml:space="preserve">zones d'alimentation des sources d'eau potable</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #507</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:32" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="46" spans="1:32">
       <c r="A46" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">degree of mixture (terrestrial)</t>
+            <t xml:space="preserve">degré de mélange (terrestre)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #22</t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:32" customHeight="1" ht="29">
       <c r="A47" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="49" spans="1:32">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">economic region</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:32" customHeight="1" ht="29">
       <c r="A50" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="52" spans="1:32">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:32" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="55" spans="1:32">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:32" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AF1"/>
     <mergeCell ref="A2:AF2"/>