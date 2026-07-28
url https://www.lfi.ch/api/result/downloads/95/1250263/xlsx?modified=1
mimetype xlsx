--- v1 (2026-04-23)
+++ v2 (2026-07-28)
@@ -14,415 +14,415 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>zones d'alimentation des sources d'eau potable · degré de mélange (terrestre)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Trinkwassereinzugsgebiet · Mischungsgrad (terrestrisch)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: région économique</t>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, sous-total</t>
+      <t xml:space="preserve">: %, Zwischentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...53 lines deleted...]
-    <t>degré de mélange (terrestre)</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Jura West</t>
+  </si>
+  <si>
+    <t>Jura Ost</t>
+  </si>
+  <si>
+    <t>Mittelland West</t>
+  </si>
+  <si>
+    <t>Mittelland Mitte</t>
+  </si>
+  <si>
+    <t>Mittelland Ost</t>
+  </si>
+  <si>
+    <t>Voralpen West</t>
+  </si>
+  <si>
+    <t>Voralpen Mitte</t>
+  </si>
+  <si>
+    <t>Voralpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Nordwest</t>
+  </si>
+  <si>
+    <t>Alpen Mitte</t>
+  </si>
+  <si>
+    <t>Alpen Nordost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Trinkwassereinzugsgebiet</t>
+  </si>
+  <si>
+    <t>Mischungsgrad (terrestrisch)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>forêt résineuse pure</t>
-[...17 lines deleted...]
-    <t>dans la zone d'alimentation</t>
+    <t>Nadelwald rein</t>
+  </si>
+  <si>
+    <t>Nadelwald gemischt</t>
+  </si>
+  <si>
+    <t>Laubwald gemischt</t>
+  </si>
+  <si>
+    <t>Laubwald rein</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>nicht im Einzugsgebiet</t>
+  </si>
+  <si>
+    <t>im Einzugsgebiet</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1250263/432013</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zones d'alimentation des sources d'eau potable</t>
+      <t xml:space="preserve">Trinkwassereinzugsgebiet</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #507</t>
     </r>
   </si>
   <si>
-    <t>Zone située à l'intérieur ou à l'extérieur du bassin versant d'une source dont l'eau est directement acheminée, sans être filtrée, vers le réseau d'eau potable ou est utilisée, au moins temporairement ou partiellement, comme eau potable pour la population humaine. Source: enquête auprès des services forestiers (MID 603: Forêts dans la zone d'alimentation de sources d'eau potable captées)</t>
+    <t>Lage inner- oder ausserhalb des Einzugsgebiets einer Quelle, deren Wasser direkt und ungefiltert der Trinkwasserversorgung zugeleitet oder zumindest zeit- oder teilweise als Trinkwasser für Menschen genutzt wird. Grundlage: Forstdienstbefragung (MID 603: Wald im Einzugsgebiet von gefassten Trinkwasserquellen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">degré de mélange (terrestre)</t>
+      <t xml:space="preserve">Mischungsgrad (terrestrisch)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #22</t>
     </r>
   </si>
   <si>
-    <t>Proportions des espèces ligneuses résineuses et feuillues, définies en quatre classes selon les proportions de surface terrière: résineux purs (91-100% résineux), résineux mélangés (51-90% résineux), feuillus mélangés (11-50% résineux), feuillus purs (0-10% résineux). Source: relevé de terrain (MID 265: Mischungsgrad).</t>
+    <t>Anteile der am Bestandesaufbau beteiligten Nadel- und Laubbäume, definiert über ihren Basalflächenanteil in vier Klassen: Nadelwald rein: 91–100 % Nadelbäume, Nadelwald gemischt: 51–90 % Nadelbäume, Laubwald gemischt: 11–50 % Nadelbäume und Laubwald rein: 0–10 % Nadelbäume. Grundlage: Feldaufnahme (MID 265: Mischungsgrad)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région économique</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -774,51 +774,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -3371,51 +3371,51 @@
         <v>100.0</v>
       </c>
       <c r="AD36" s="6" t="s">
         <v>29</v>
       </c>
       <c r="AE36" s="6">
         <v>100.0</v>
       </c>
       <c r="AF36" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:32" customHeight="1" ht="21.75">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1250263/432013</t>
           </r>
         </is>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
@@ -3431,226 +3431,226 @@
       <c r="V37" s="3"/>
       <c r="W37" s="3"/>
       <c r="X37" s="3"/>
       <c r="Y37" s="3"/>
       <c r="Z37" s="3"/>
       <c r="AA37" s="3"/>
       <c r="AB37" s="3"/>
       <c r="AC37" s="3"/>
       <c r="AD37" s="3"/>
       <c r="AE37" s="3"/>
       <c r="AF37" s="3"/>
     </row>
     <row r="40" spans="1:32">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:32" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="43" spans="1:32">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zones d'alimentation des sources d'eau potable</t>
+            <t xml:space="preserve">Trinkwassereinzugsgebiet</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #507</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:32" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="46" spans="1:32">
       <c r="A46" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">degré de mélange (terrestre)</t>
+            <t xml:space="preserve">Mischungsgrad (terrestrisch)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #22</t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:32" customHeight="1" ht="29">
       <c r="A47" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="49" spans="1:32">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région économique</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:32" customHeight="1" ht="29">
       <c r="A50" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="52" spans="1:32">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:32" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="55" spans="1:32">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:32" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AF1"/>
     <mergeCell ref="A2:AF2"/>