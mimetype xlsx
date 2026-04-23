--- v1 (2026-01-23)
+++ v2 (2026-04-23)
@@ -17,412 +17,412 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>superficie forestale</t>
-[...2 lines deleted...]
-    <t>zona di alimentazione di sorgenti di acqua potabile · grado di mescolanza</t>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>zones d'alimentation des sources d'eau potable · degré de mélange (terrestre)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...53 lines deleted...]
-    <t>grado di mescolanza</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>zones d'alimentation des sources d'eau potable</t>
+  </si>
+  <si>
+    <t>degré de mélange (terrestre)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>bosco puro di conifere</t>
-[...17 lines deleted...]
-    <t>all'interno della zona di alimentazione</t>
+    <t>forêt résineuse pure</t>
+  </si>
+  <si>
+    <t>forêt résineuse mélangée</t>
+  </si>
+  <si>
+    <t>forêt feuillue mélangée</t>
+  </si>
+  <si>
+    <t>forêt feuillue pure</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>hors de la zone d'alimentation</t>
+  </si>
+  <si>
+    <t>dans la zone d'alimentation</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1250415/432165</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zona di alimentazione di sorgenti di acqua potabile</t>
+      <t xml:space="preserve">zones d'alimentation des sources d'eau potable</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #507</t>
     </r>
   </si>
   <si>
-    <t>Ubicazione all'interno o all'esterno di una zona di alimentazione di una sorgente, la cui acqua viene immessa direttamente e non filtrata nella rete di distribuzione dell'acqua potabile o viene utilizzata almeno temporaneamente o parzialmente come acqua potabile dagli esseri umani. Fonte: inchiesta presso il servizio forestale (MID 603: Wald im Einzugsgebiet von gefassten Trinkwasserquellen)</t>
+    <t>Zone située à l'intérieur ou à l'extérieur du bassin versant d'une source dont l'eau est directement acheminée, sans être filtrée, vers le réseau d'eau potable ou est utilisée, au moins temporairement ou partiellement, comme eau potable pour la population humaine. Source: enquête auprès des services forestiers (MID 603: Forêts dans la zone d'alimentation de sources d'eau potable captées)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grado di mescolanza</t>
+      <t xml:space="preserve">degré de mélange (terrestre)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #22</t>
     </r>
   </si>
   <si>
-    <t>Quota delle specie arboree di latifoglie e di conifere che costituiscono un popolamento, definita in base alla loro proporzione in area basimetrica suddivisa in quattro classi: conifere pure: 91-100% alberi di conifere, conifere miste : 51-90% alberi di conifere, latifoglie miste: 11-50% alberi di conifere, latifoglie pure: 0-10% alberi di conifere. Fonte: rilievo sul terreno (MID 265: Mischungsgrad)</t>
+    <t>Proportions des espèces ligneuses résineuses et feuillues, définies en quatre classes selon les proportions de surface terrière: résineux purs (91-100% résineux), résineux mélangés (51-90% résineux), feuillus mélangés (11-50% résineux), feuillus purs (0-10% résineux). Source: relevé de terrain (MID 265: Mischungsgrad).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -774,52 +774,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="63.556" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -3371,51 +3371,51 @@
         <v>100.0</v>
       </c>
       <c r="AD36" s="6" t="s">
         <v>29</v>
       </c>
       <c r="AE36" s="6">
         <v>100.0</v>
       </c>
       <c r="AF36" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:32" customHeight="1" ht="21.75">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1250415/432165</t>
           </r>
         </is>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
@@ -3431,226 +3431,226 @@
       <c r="V37" s="3"/>
       <c r="W37" s="3"/>
       <c r="X37" s="3"/>
       <c r="Y37" s="3"/>
       <c r="Z37" s="3"/>
       <c r="AA37" s="3"/>
       <c r="AB37" s="3"/>
       <c r="AC37" s="3"/>
       <c r="AD37" s="3"/>
       <c r="AE37" s="3"/>
       <c r="AF37" s="3"/>
     </row>
     <row r="40" spans="1:32">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:32" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="43" spans="1:32">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zona di alimentazione di sorgenti di acqua potabile</t>
+            <t xml:space="preserve">zones d'alimentation des sources d'eau potable</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #507</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:32" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="46" spans="1:32">
       <c r="A46" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">grado di mescolanza</t>
+            <t xml:space="preserve">degré de mélange (terrestre)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #22</t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:32" customHeight="1" ht="29">
       <c r="A47" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="49" spans="1:32">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:32" customHeight="1" ht="29">
       <c r="A50" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="52" spans="1:32">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:32" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="55" spans="1:32">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:32" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AF1"/>
     <mergeCell ref="A2:AF2"/>