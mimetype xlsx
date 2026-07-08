--- v1 (2026-01-23)
+++ v2 (2026-07-08)
@@ -14,356 +14,356 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Eigentum (7 Klassen)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>propriété (7 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Produktionsregion</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...9 lines deleted...]
-    <t>Produktionsregion</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...11 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Bund</t>
-[...20 lines deleted...]
-    <t>Total</t>
+    <t>Confédération</t>
+  </si>
+  <si>
+    <t>canton</t>
+  </si>
+  <si>
+    <t>commune politique</t>
+  </si>
+  <si>
+    <t>bourgeoisie</t>
+  </si>
+  <si>
+    <t>corporation</t>
+  </si>
+  <si>
+    <t>propriété individuelle</t>
+  </si>
+  <si>
+    <t>société</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1252385/434135</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Eigentum (7 Klassen)</t>
+      <t xml:space="preserve">propriété (7 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #84</t>
     </r>
   </si>
   <si>
-    <t>Eigentumsverhältnis am Wald, charakterisiert mithilfe der 7 Klassen «Bund», «Kanton», «politische Gemeinde», «Bürgergemeinde», «Korporation», «Einzeleigentum» und «Gesellschaft». Grundlage: Forstdienstbefragung (MID 365: Eigentum)</t>
+    <t>Régime de propriété de la forêt, caractérisé à l'aide des 7 classes «Confédération», «canton», «commune politique», «bourgeoisie», «corporation», «propriété individuelle» et «société». Source: enquête auprès des services forestiers (MID 365: Propriété)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Produktionsregion</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -715,51 +715,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1237,233 +1237,233 @@
         <v>100.0</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L21" s="6">
         <v>100.0</v>
       </c>
       <c r="M21" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="21.75">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1252385/434135</t>
           </r>
         </is>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Eigentum (7 Klassen)</t>
+            <t xml:space="preserve">propriété (7 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #84</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Produktionsregion</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>