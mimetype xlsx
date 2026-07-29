--- v0 (2025-12-17)
+++ v1 (2026-07-29)
@@ -14,368 +14,368 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>NaiS-Waldformationen (10 Klassen)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>formations forestières NaiS (10 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeografische Region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...9 lines deleted...]
-    <t>biogeografische Region</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...14 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Buchenwälder</t>
-[...29 lines deleted...]
-    <t>Total</t>
+    <t>hêtraies</t>
+  </si>
+  <si>
+    <t>hêtraies à sapin</t>
+  </si>
+  <si>
+    <t>autres forêts de feuillus</t>
+  </si>
+  <si>
+    <t>pessières-sapinières</t>
+  </si>
+  <si>
+    <t>pessières</t>
+  </si>
+  <si>
+    <t>arolières et mélézins</t>
+  </si>
+  <si>
+    <t>pinèdes</t>
+  </si>
+  <si>
+    <t>forêts pionnières</t>
+  </si>
+  <si>
+    <t>forêts buissonnantes*</t>
+  </si>
+  <si>
+    <t>hors forêt*</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1254019/435769</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NaiS-Waldformationen (10 Klassen)</t>
+      <t xml:space="preserve">formations forestières NaiS (10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2637</t>
     </r>
   </si>
   <si>
-    <t>Zusammenfassung der 18 Gruppen von NaiS-Standorttypen mit jeweils ähnlichem Ziel für die Hauptbaumarten (NAISGGROB20) zu 10 als «Waldformationen» bezeichneten Grossverbänden. *Durch die kleinflächige Ansprache der Standorttypen im Rahmen des Projektes NaiS-LFI ist es möglich, dass auf Probeflächen, die im LFI als «Wald» gelten, Nichtwald-Standorttypen (z.B. Wiese, Weide, Fels) vorkommen. Ebenso können im «Wald ohne Gebüschwald» Gebüschwald-Standorttypen vorhanden sein.</t>
+    <t>Regroupement des 18 groupes de types de stations NaiS ayant chacun un objectif similaire pour les essences principales (NAISGGROB20) en 10 grandes associations appelées «formations forestières». *Les types de stations étant déterminés à petite échelle dans le cadre du projet NaiS-IFN, il est possible que des types de stations non forestières (p. ex. prairie, pâturage, rocher) soient présents sur des placettes d'échantillonnage considérées comme «forêt» dans l'IFN. De même, des types de stations de forêt buissonnante peuvent être présents dans la «forêt sans la forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeografische Region</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,51 +727,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="42.275" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1458,235 +1458,235 @@
         <v>100.0</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N24" s="6">
         <v>100.0</v>
       </c>
       <c r="O24" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1254019/435769</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NaiS-Waldformationen (10 Klassen)</t>
+            <t xml:space="preserve">formations forestières NaiS (10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2637</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeografische Region</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>