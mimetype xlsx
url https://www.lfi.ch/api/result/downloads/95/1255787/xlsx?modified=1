--- v1 (2026-01-23)
+++ v2 (2026-07-08)
@@ -14,374 +14,374 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Art der Bestandesentstehung</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>création du peuplement</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: Wirtschaftsregion</t>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: Wald</t>
+      <t xml:space="preserve">: forêt</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...47 lines deleted...]
-    <t>Schweiz</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>aus natürlicher Verjüngung</t>
-[...11 lines deleted...]
-    <t>Total</t>
+    <t>issu d'une régénération naturelle</t>
+  </si>
+  <si>
+    <t>issu d'une régénération artificielle</t>
+  </si>
+  <si>
+    <t>issu d'une régénération mixte</t>
+  </si>
+  <si>
+    <t>inconnu</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1255787/437537</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Art der Bestandesentstehung</t>
+      <t xml:space="preserve">création du peuplement</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1003</t>
     </r>
   </si>
   <si>
-    <t>Angabe, ob der aktuelle Hauptbestand (d.h. die Bäume der Oberschicht) aus natürlicher Verjüngung (100% Naturverjüngung), künstlicher Verjüngung (&lt;20% Naturverjüngung) oder gemischter Verjüngung (20-99% Naturverjüngung) entstanden ist. Grundlage: Forstdienstbefragung (MID 404: Art der Bestandesentstehung)</t>
+    <t>Indication si le peuplement principal actuel (c.-à-d. les arbres de la strate supérieure) est issu d'une régénération naturelle (100% de régénération naturelle), d'une régénération artificielle (&lt;20% de régénération naturelle) ou d'une régénération mixte (20-99% de régénération naturelle). Source: enquête auprès des services forestiers (MID 404: Type de création du peuplement)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wirtschaftsregion</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wald</t>
+      <t xml:space="preserve">forêt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #484</t>
     </r>
   </si>
   <si>
-    <t>Fläche, die die Walddefinition des LFI erfüllt, also «Wald ohne Gebüschwald» oder «Gebüschwald» ist.</t>
+    <t>Zone répondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -733,51 +733,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -1582,51 +1582,51 @@
         <v>193.6</v>
       </c>
       <c r="AC18" s="6">
         <v>2</v>
       </c>
       <c r="AD18" s="6">
         <v>1327.1</v>
       </c>
       <c r="AE18" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:31" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1255787/437537</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
@@ -1642,191 +1642,191 @@
       <c r="U19" s="3"/>
       <c r="V19" s="3"/>
       <c r="W19" s="3"/>
       <c r="X19" s="3"/>
       <c r="Y19" s="3"/>
       <c r="Z19" s="3"/>
       <c r="AA19" s="3"/>
       <c r="AB19" s="3"/>
       <c r="AC19" s="3"/>
       <c r="AD19" s="3"/>
       <c r="AE19" s="3"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:31" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Art der Bestandesentstehung</t>
+            <t xml:space="preserve">création du peuplement</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1003</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:31" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wirtschaftsregion</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:31" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wald</t>
+            <t xml:space="preserve">forêt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #484</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:31" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="34" spans="1:31">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:31" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>