--- v0 (2026-04-22)
+++ v1 (2026-04-22)
@@ -14,470 +14,470 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>forêt de protection contre des avalanches (2022) · classe de grandeur (jeune forêt; 5 classes) · essence principale de la jeune forêt (comptage)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>number of stems of young forest plants with browsing damage divided by number of stems of young forest plants assessed for browsing</t>
+  </si>
+  <si>
+    <t>protection forest against avalanches (2022) · size classe (young forest; 5 classes) · main tree species in young forest (counting)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: région de production</t>
+      <t xml:space="preserve">: production region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de cellules</t>
+      <t xml:space="preserve">: %, cell total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante et apte au boisement IFN2-IFN5</t>
+      <t xml:space="preserve">: stockable and accessible forest without shrub forest NFI2-NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...8 lines deleted...]
-    <t>à l'extérieur</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>protection forest against avalanches (2022)</t>
+  </si>
+  <si>
+    <t>inside</t>
+  </si>
+  <si>
+    <t>outside</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>classe de grandeur (jeune forêt; 5 classes)</t>
-[...2 lines deleted...]
-    <t>essence principale de la jeune forêt (comptage)</t>
+    <t>size classe (young forest; 5 classes)</t>
+  </si>
+  <si>
+    <t>main tree species in young forest (counting)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>épicéa</t>
-[...50 lines deleted...]
-    <t>DHP 8-11.9 cm</t>
+    <t>spruce</t>
+  </si>
+  <si>
+    <t>fir</t>
+  </si>
+  <si>
+    <t>pine</t>
+  </si>
+  <si>
+    <t>larch</t>
+  </si>
+  <si>
+    <t>Arolla pine</t>
+  </si>
+  <si>
+    <t>other conifers</t>
+  </si>
+  <si>
+    <t>beech</t>
+  </si>
+  <si>
+    <t>maple</t>
+  </si>
+  <si>
+    <t>ash</t>
+  </si>
+  <si>
+    <t>oak</t>
+  </si>
+  <si>
+    <t>sweet chestnut</t>
+  </si>
+  <si>
+    <t>other broadleaves</t>
+  </si>
+  <si>
+    <t>species not assessed in all inventories</t>
+  </si>
+  <si>
+    <t>height 10-39 cm</t>
+  </si>
+  <si>
+    <t>height 40-129 cm</t>
+  </si>
+  <si>
+    <t>DBH 0-3.9 cm</t>
+  </si>
+  <si>
+    <t>DBH 4-7.9 cm</t>
+  </si>
+  <si>
+    <t>DBH 8-11.9 cm</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1260870/442620</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">nombre de tiges de la jeune forêt avec abroutissement</t>
+      <t xml:space="preserve">number of stems of young forest plants with browsing damage</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #404</t>
     </r>
   </si>
   <si>
-    <t>Nombre de résineux et de feuillus d'une hauteur de 10 à 129 cm chez lesquels l'abroutissement de la pousse de l'année précédente a été constaté. En raison d'une approche différente des traces d'abroutissement, l'intensité de l'abroutissement a été surestimée dans l'IFN2 par rapport à la méthode utilisée à partir de l'IFN4. Ainsi, les comparaisons avec l'IFN2 ne permettent de constater avec certitude que des augmentations de l'intensité de l'abroutissement. Pour que l'estimation soit fiable, il faudrait que l'abroutissement ait été évalué chez au moins 30 individus par valeur estimée (cellule du tableau). C'est pourquoi il convient de consulter également les tableaux correspondants avec la variable cible «nombre d'arbres avec relevé de l'abroutissement (sans extrapolation)».</t>
+    <t>Number of stems of conifers and broadleaves 10 to 129 cm in height on which browsing on the shoot from the previous year was detected. Since a different method was used for assessing browsing traces in NFI2, the browsing intensity was overestimated in comparison with in the inventories from NFI4 on. Thus, only increases in browsing intensity can be clearly determined in comparisons with NFI2. For a reliable estimate, at least 30 individuals per estimated value (table cell) should have been assessed for browsing. Therefore, the corresponding tables with the target variable "Number of trees assessed for browsing (no extrapolation)" should also be consulted.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">nombre de tiges de la jeune forêt avec relevé de l'abroutiss.</t>
+      <t xml:space="preserve">number of stems of young forest plants assessed for browsing</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #405</t>
     </r>
   </si>
   <si>
-    <t>Nombre de résineux et de feuillus d'une hauteur de 10 à 129 cm chez lesquels l'abroutissement de la pousse de l'année précédente a été relevé. En raison d'une approche différente des traces d'abroutissement, l'intensité de l'abroutissement a été surestimée dans l'IFN2 par rapport à la méthode utilisée à partir de l'IFN4. Ainsi, les comparaisons avec l'IFN2 ne permettent de constater avec certitude que des augmentations de l'intensité de l'abroutissement. Pour que l'estimation soit fiable, il faudrait que l'abroutissement ait été évalué chez au moins 30 individus par valeur estimée (cellule du tableau). C'est pourquoi il convient de consulter également les tableaux correspondants avec la variable cible «nombre d'arbres avec relevé de l'abroutissement (sans extrapolation)».</t>
+    <t>Number of stems of conifers and broadleaves 10 to 129 cm in height for which the condition of the previous year's shoot was assessed with regard to browsing. Since a different method was used for assessing browsing traces in NFI2, the browsing intensity was overestimated in comparison with in the inventories from NFI4 on. Thus, only increases in browsing intensity can be clearly determined in comparisons with NFI2. For a reliable estimate, at least 30 individuals per estimated value (table cell) should have been assessed for browsing. Therefore, the corresponding tables with the target variable "Number of trees assessed for browsing (no extrapolation)" should also be consulted.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt de protection contre des avalanches (2022)</t>
+      <t xml:space="preserve">protective forest against avalanches (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2645</t>
     </r>
   </si>
   <si>
-    <t>Zone située à l'intérieur/à l'extérieur d'une forêt de protection contre les avalanches délimitée en 2022 par les cantons selon les critères harmonisés de SilvaProtect-CH. Source: données SIG de l'OFEV, 2022</t>
+    <t>Area in/outside a forest that provides protection against avalanches which the cantons designated «protective forest» according to the harmonised criteria of SilvaProtect-CH in 2022. Reference: GIS data from FOEN, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
+      <t xml:space="preserve">size classe (young forest; 5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2623</t>
     </r>
   </si>
   <si>
-    <t>Taille des plantes de la jeune forêt de 10 cm de hauteur à 11,9 cm de diamètre à hauteur de poitrine (DHP) en cinq classes (deux classes de hauteur et trois classes de DHP). Source: relevé de terrain (MID 1051: Jungwaldpflanzenart - Zählung)</t>
+    <t>Size of young forest plants ≥10 cm in height and ≤11.9 cm in diameter at breast height (dbh) – in five size classes (two height and three dbh classes). Reference: Field Survey (MID 507: Jungwaldklasse)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">essence principale de la jeune forêt (comptage)</t>
+      <t xml:space="preserve">main tree species in young forest (counting)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2625</t>
     </r>
   </si>
   <si>
-    <t>Espèce des plantes de la jeune forêt de 10 cm de hauteur à 11,9 cm de diamètre à hauteur de poitrine (DHP), en classes individuelles pour les dix principales espèces ou groupes d'espèces de Suisse («essences principales») et en classes «autres résineux», «autres feuillus» et «espèces non relevées dans tous les inventaires». Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 1051: Jungwaldpflanzenart - Zählung)</t>
+    <t>Species of young forest plants ≥10 cm in height and ≤11.9 cm in diameter at breast height (dbh) with individual classes for the ten most important species or species groups in Switzerland («main tree species»), as well as the classes «other conifers», «other broadleaves» and «species not assessed in all inventories». The main tree species are spruce (Picea spp.), fir (Abies spp.), pine (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), larch (Larix spp. ), Arolla pine (Pinus cembra), beech (Fagus sylvatica), maple (Acer spp.), ash (Fraxinus spp.), oak (Quercus spp.) and chestnut (Castanea sativa). Reference: Field Survey (MID 1051: Jungwaldpflanzenart - Zählung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de production</t>
+      <t xml:space="preserve">production region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante et apte au boisement IFN2-IFN5</t>
+      <t xml:space="preserve">stockable and accessible forest without shrub forest NFI2-NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2615</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes, qui était atteignable à pied et était apte au boisement – c'est-à-dire non couverte par des routes forestières, des infrastructures de loisirs, des cours d'eau, des couloirs d'avalanches ou autres – lors des quatre inventaires IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Forest that was less than two-thirds covered with shrubs in the four inventories NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026), was accessible on foot and could be stocked, i.e. did not contain forest roads, recreational facilities, streams, avalanche paths, etc.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -829,52 +829,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H143"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
@@ -3480,332 +3480,332 @@
         <v>14.5</v>
       </c>
       <c r="F117" s="6">
         <v>0.9</v>
       </c>
       <c r="G117" s="6">
         <v>14.6</v>
       </c>
       <c r="H117" s="6">
         <v>0.9</v>
       </c>
     </row>
     <row r="118" spans="1:8" customHeight="1" ht="21.75">
       <c r="A118" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1260870/442620</t>
           </r>
         </is>
       </c>
       <c r="C118" s="3"/>
       <c r="D118" s="3"/>
       <c r="E118" s="3"/>
       <c r="F118" s="3"/>
       <c r="G118" s="3"/>
       <c r="H118" s="3"/>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">nombre de tiges de la jeune forêt avec abroutissement</t>
+            <t xml:space="preserve">number of stems of young forest plants with browsing damage</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #404</t>
           </r>
         </is>
       </c>
     </row>
     <row r="122" spans="1:8" customHeight="1" ht="29">
       <c r="A122" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">nombre de tiges de la jeune forêt avec relevé de l'abroutiss.</t>
+            <t xml:space="preserve">number of stems of young forest plants assessed for browsing</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #405</t>
           </r>
         </is>
       </c>
     </row>
     <row r="125" spans="1:8" customHeight="1" ht="29">
       <c r="A125" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt de protection contre des avalanches (2022)</t>
+            <t xml:space="preserve">protective forest against avalanches (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2645</t>
           </r>
         </is>
       </c>
     </row>
     <row r="128" spans="1:8" customHeight="1" ht="29">
       <c r="A128" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
+            <t xml:space="preserve">size classe (young forest; 5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2623</t>
           </r>
         </is>
       </c>
     </row>
     <row r="131" spans="1:8" customHeight="1" ht="29">
       <c r="A131" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">essence principale de la jeune forêt (comptage)</t>
+            <t xml:space="preserve">main tree species in young forest (counting)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2625</t>
           </r>
         </is>
       </c>
     </row>
     <row r="134" spans="1:8" customHeight="1" ht="29">
       <c r="A134" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de production</t>
+            <t xml:space="preserve">production region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="137" spans="1:8" customHeight="1" ht="29">
       <c r="A137" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante et apte au boisement IFN2-IFN5</t>
+            <t xml:space="preserve">stockable and accessible forest without shrub forest NFI2-NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2615</t>
           </r>
         </is>
       </c>
     </row>
     <row r="140" spans="1:8" customHeight="1" ht="29">
       <c r="A140" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="143" spans="1:8" customHeight="1" ht="29">
       <c r="A143" s="1" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>