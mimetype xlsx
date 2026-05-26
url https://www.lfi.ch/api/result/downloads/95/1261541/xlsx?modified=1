--- v0 (2026-05-23)
+++ v1 (2026-05-26)
@@ -14,353 +14,353 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
-    <t>LFI3–LFI4</t>
-[...5 lines deleted...]
-    <t>Höhenlage (400-m-Klassen)</t>
+    <t>IFN3–IFN4</t>
+  </si>
+  <si>
+    <t>incremento (incremento lordo)</t>
+  </si>
+  <si>
+    <t>quota (classi di 400 m)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeografische Region</t>
+      <t xml:space="preserve">suddivisione regionale</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: regione biogeografica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: 1000 m³/Jahr</t>
+      <t xml:space="preserve">unità</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1000 m³/anno</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI3/LFI4</t>
+      <t xml:space="preserve">insieme analizzato</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN3/IFN4</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...33 lines deleted...]
-    <t>1000 m³/Jahr</t>
+      <t xml:space="preserve">reticolo</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: reticolo 1,4 x 1,4 km</t>
+    </r>
+  </si>
+  <si>
+    <t>variazione 2004/06–2009/17</t>
+  </si>
+  <si>
+    <t>regione biogeografica</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Versante nord delle Alpi</t>
+  </si>
+  <si>
+    <t>Alpi centrali occidentali</t>
+  </si>
+  <si>
+    <t>Alpi centrali orientali</t>
+  </si>
+  <si>
+    <t>Versante sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
+  </si>
+  <si>
+    <t>1000 m³/anno</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1401-1800 m</t>
   </si>
   <si>
-    <t xml:space="preserve">1001-1400 m </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">601-1000 m </t>
+    <t>1001-1400 m</t>
+  </si>
+  <si>
+    <t>601-1000 m</t>
   </si>
   <si>
     <t>=600 m</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1261541/443291</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Zuwachs (Bruttozuwachs)</t>
+      <t xml:space="preserve">incremento (incremento lordo)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #11</t>
     </r>
   </si>
   <si>
-    <t>Zunahme des Schaftholzvolumens in Rinde der zwischen zwei Inventuren überlebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), das Schaftholzvolumen in Rinde aller eingewachsenen Bäume und Sträucher und die modellierte Zunahme des Schaftholzvolumens in Rinde der Abgänge während der halben Inventurperiode.</t>
+    <t>Aumento del volume di legno del fusto con corteccia di tutti gli alberi e arbusti con un diametro a petto d'uomo (DPU) di almeno 12 cm sopravissuti tra due inventari, il volume di legno del fusto con corteccia di tutti gli alberi e arbusti che hanno superato la soglia di cavallettamento e l'aumento modellizzato del volume di legno del fusto con corteccia degli alberi e arbusti scomparsi durante la metà del periodo di inventario.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Höhenlage (400-m-Klassen)</t>
+      <t xml:space="preserve">quota (classi di 400 m)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #963</t>
     </r>
   </si>
   <si>
-    <t>Höhe über Meer in Klassen zu 400 m. Grundlage: digitales Höhenmodell DHM 25 von Swisstopo</t>
+    <t>Altitudine sopra il livello del mare in classi di 400 m. Fonte: modello digitale DHM 25 di Swisstopo.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeografische Region</t>
+      <t xml:space="preserve">regione biogeografica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI3/LFI4</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN3/IFN4</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1429</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI3 (2004-2006) als auch im LFI4 (2009-2017) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Bosco che sia nell'IFN3 (2004-2006) che nell'IFN4 (2009-2017) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz</t>
+      <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #410</t>
     </r>
   </si>
   <si>
-    <t>Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
+    <t>Reticolo di campionamento dell'IFN a maglia quadrata con una distanza di 1,4 km. Il reticolo 1,4 x 1,4 km rappresenta il reticolo terrestre comune a tutti gli inventari fin'ora eseguiti, per cui viene denominato come reticolo di base.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -715,51 +715,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="30.421" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1211,235 +1211,235 @@
         <v>947</v>
       </c>
       <c r="M19" s="7">
         <v>5</v>
       </c>
       <c r="N19" s="7">
         <v>10810</v>
       </c>
       <c r="O19" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1261541/443291</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Zuwachs (Bruttozuwachs)</t>
+            <t xml:space="preserve">incremento (incremento lordo)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #11</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Höhenlage (400-m-Klassen)</t>
+            <t xml:space="preserve">quota (classi di 400 m)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #963</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeografische Region</t>
+            <t xml:space="preserve">regione biogeografica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI3/LFI4</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN3/IFN4</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1429</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz</t>
+            <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #410</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>