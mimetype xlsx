--- v1 (2026-01-23)
+++ v2 (2026-10-01)
@@ -1,445 +1,355 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
-[...81 lines deleted...]
-    <t>Produktionsregion</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+  <si>
+    <t>IFN4</t>
+  </si>
+  <si>
+    <t>proportion de placettes en forêt</t>
+  </si>
+  <si>
+    <t>cours d'eau</t>
+  </si>
+  <si>
+    <t>découpage régional: région de production</t>
+  </si>
+  <si>
+    <t>unité: %, total de colonne</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km</t>
+  </si>
+  <si>
+    <t>état 2009/17</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...11 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>kein Gewässer</t>
-[...188 lines deleted...]
-    <t>Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
+    <t>pas de cours d'eau</t>
+  </si>
+  <si>
+    <t>mare</t>
+  </si>
+  <si>
+    <t>étang</t>
+  </si>
+  <si>
+    <t>ruisseau étroit</t>
+  </si>
+  <si>
+    <t>ruisseau large</t>
+  </si>
+  <si>
+    <t>rivière</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN4 [450]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km [410]
+Réseau d'échantillonnage de l'IFN avec un maillage de 1,4 km. Le réseau 1,4 km est commun à tous les inventaires terrestres précédents, c'est pourquoi il est également appelé réseau de base.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante [434]
+Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région de production [PRODREG, 49]
+Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>proportion de placettes en forêt [326], Stk.
+Proportion de placettes d'échantillonnage qui correspondent à la définition IFN de la forêt, c'est-à-dire qui sont couvertes par de la «forêt sans la forêt buissonnante» ou de la «forêt buissonnante».</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 09.05.2018 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>total de colonne [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>cours d'eau [GEWAESS, 602]
+Placettes d'échantillonnage avec/sans eaux sur la surface d'interprétation (50 × 50 m), classées selon le type du plus grand cours d'eau ou plan d'eau. Mare: 1-200 m², étang: &gt;200 m², ruisseau: largeur du chenal &lt;2 m, rivière: 2-5 m, grand cours d'eau: &gt; 5 m. Source: relevé de terrain (MID 401: Gewässer)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 18:06:47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, pas de cours d'eau, mare, étang, ruisseau étroit, ruisseau large, rivière, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -700,775 +610,1077 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M37"/>
+  <dimension ref="A1:M46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B22" sqref="B22:M46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6" customWidth="true" style="0"/>
+    <col min="8" max="8" width="5" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6" customWidth="true" style="0"/>
+    <col min="13" max="13" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>95.5</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>0.6</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>82.3</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>1.1</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>69.5</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>1.4</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>87.0</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>0.8</v>
       </c>
-      <c r="J14" s="6">
-[...2 lines deleted...]
-      <c r="K14" s="6">
+      <c r="J14" s="5">
+        <v>83.90000000000001</v>
+      </c>
+      <c r="K14" s="5">
         <v>1.3</v>
       </c>
-      <c r="L14" s="6">
-[...2 lines deleted...]
-      <c r="M14" s="6">
+      <c r="L14" s="5">
+        <v>83.90000000000001</v>
+      </c>
+      <c r="M14" s="5">
         <v>0.5</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>0.5</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>0.2</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>2.4</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>0.4</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>0.6</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>0.2</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>0.2</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>0.1</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>0.1</v>
       </c>
-      <c r="K15" s="6" t="s">
+      <c r="K15" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>0.7</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>0.1</v>
       </c>
-      <c r="C16" s="6" t="s">
+      <c r="C16" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>0.7</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>0.2</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>0.2</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>0.1</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>0.1</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>0.1</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>0.1</v>
       </c>
-      <c r="K16" s="6" t="s">
+      <c r="K16" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>0.2</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>3.0</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>0.5</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>10.0</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>0.9</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>20.3</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>1.2</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>7.4</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>0.6</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>9.6</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>1.0</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>9.8</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>0.4</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>0.8</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>0.3</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>3.1</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>0.5</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>6.9</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>0.8</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>2.8</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>0.4</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>3.9</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>0.7</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>3.4</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>0.2</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>0.1</v>
       </c>
-      <c r="C19" s="6" t="s">
+      <c r="C19" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>1.5</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>0.4</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>2.6</v>
       </c>
-      <c r="G19" s="6">
+      <c r="G19" s="5">
         <v>0.5</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>2.5</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>0.3</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>2.3</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="5">
         <v>0.5</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>1.9</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>0.2</v>
       </c>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>100.0</v>
       </c>
-      <c r="C20" s="6" t="s">
+      <c r="C20" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>100.0</v>
       </c>
-      <c r="E20" s="6" t="s">
+      <c r="E20" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>100.0</v>
       </c>
-      <c r="G20" s="6" t="s">
+      <c r="G20" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>100.0</v>
       </c>
-      <c r="I20" s="6" t="s">
+      <c r="I20" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>100.0</v>
       </c>
-      <c r="K20" s="6" t="s">
+      <c r="K20" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="5">
         <v>100.0</v>
       </c>
-      <c r="M20" s="6" t="s">
+      <c r="M20" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A21" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M21" s="3"/>
+      <c r="A21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="6"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
     </row>
     <row r="36" spans="1:13">
-      <c r="A36" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A36" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A21:M21"/>
-    <mergeCell ref="A24:M24"/>
-[...8 lines deleted...]
-    <mergeCell ref="A37:M37"/>
+    <mergeCell ref="A22:M22"/>
+    <mergeCell ref="A23:C23"/>
+    <mergeCell ref="D23:M23"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="D24:M24"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="D25:M25"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="D26:M26"/>
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="D27:M27"/>
+    <mergeCell ref="A28:C28"/>
+    <mergeCell ref="D28:M28"/>
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="D29:M29"/>
+    <mergeCell ref="A30:C30"/>
+    <mergeCell ref="D30:M30"/>
+    <mergeCell ref="A31:C31"/>
+    <mergeCell ref="D31:M31"/>
+    <mergeCell ref="A32:C32"/>
+    <mergeCell ref="D32:M32"/>
+    <mergeCell ref="A33:C33"/>
+    <mergeCell ref="D33:M33"/>
+    <mergeCell ref="A34:C34"/>
+    <mergeCell ref="D34:M34"/>
+    <mergeCell ref="A35:C35"/>
+    <mergeCell ref="D35:M35"/>
+    <mergeCell ref="A36:C36"/>
+    <mergeCell ref="D36:M36"/>
+    <mergeCell ref="A37:C37"/>
+    <mergeCell ref="D37:M37"/>
+    <mergeCell ref="A38:C38"/>
+    <mergeCell ref="D38:M38"/>
+    <mergeCell ref="A39:C39"/>
+    <mergeCell ref="D39:M39"/>
+    <mergeCell ref="A40:C40"/>
+    <mergeCell ref="D40:M40"/>
+    <mergeCell ref="A41:C41"/>
+    <mergeCell ref="D41:M41"/>
+    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="D42:M42"/>
+    <mergeCell ref="A43:C43"/>
+    <mergeCell ref="D43:M43"/>
+    <mergeCell ref="A44:C44"/>
+    <mergeCell ref="D44:M44"/>
+    <mergeCell ref="A45:C45"/>
+    <mergeCell ref="D45:M45"/>
+    <mergeCell ref="A46:C46"/>
+    <mergeCell ref="D46:M46"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>