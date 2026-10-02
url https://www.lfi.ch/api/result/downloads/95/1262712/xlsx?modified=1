--- v2 (2026-10-01)
+++ v3 (2026-10-02)
@@ -14,233 +14,233 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>IFN4</t>
-[...23 lines deleted...]
-    <t>région de production</t>
+    <t>LFI4</t>
+  </si>
+  <si>
+    <t>Anteil Waldprobeflächen</t>
+  </si>
+  <si>
+    <t>Gewässer</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: Produktionsregion</t>
+  </si>
+  <si>
+    <t>Einheit: %, Spaltentotal</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz</t>
+  </si>
+  <si>
+    <t>Zustand 2009/17</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...11 lines deleted...]
-    <t>Suisse</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>pas de cours d'eau</t>
-[...20 lines deleted...]
-    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+    <t>kein Gewässer</t>
+  </si>
+  <si>
+    <t>Tümpel</t>
+  </si>
+  <si>
+    <t>Weiher</t>
+  </si>
+  <si>
+    <t>schmaler Bach</t>
+  </si>
+  <si>
+    <t>breiter Bach</t>
+  </si>
+  <si>
+    <t>Fluss</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>IFN4 [450]</t>
-[...20 lines deleted...]
-Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+    <t>LFI4 [450]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz [410]
+Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald [434]
+Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Produktionsregion [PRODREG, 49]
+Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>proportion de placettes en forêt [326], Stk.
-Proportion de placettes d'échantillonnage qui correspondent à la définition IFN de la forêt, c'est-à-dire qui sont couvertes par de la «forêt sans la forêt buissonnante» ou de la «forêt buissonnante».</t>
+    <t>Anteil Waldprobeflächen [326], Stk.
+Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 09.05.2018 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>absolut [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
-    <t>total de colonne [3]</t>
+    <t>Spaltentotal [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>cours d'eau [GEWAESS, 602]
-Placettes d'échantillonnage avec/sans eaux sur la surface d'interprétation (50 × 50 m), classées selon le type du plus grand cours d'eau ou plan d'eau. Mare: 1-200 m², étang: &gt;200 m², ruisseau: largeur du chenal &lt;2 m, rivière: 2-5 m, grand cours d'eau: &gt; 5 m. Source: relevé de terrain (MID 401: Gewässer)</t>
+    <t>Gewässer [GEWAESS, 602]
+Probeflächen ohne/mit Gewässern auf der Interpretationsfläche (50 × 50 m), eingeteilt nach der Art des grössten Gewässers. Tümpel: 1-200 m², Weiher: &gt;200 m², schmaler Bach: Gerinnebreite &lt;2 m, breiter Bach: 2-5 m, Fluss: &gt; 5 m. Grundlage: Feldaufnahme (MID 401: Gewässer)</t>
   </si>
   <si>
     <t>gerechnet am 19.03.2024 18:06:47</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>pas d'indication, pas de cours d'eau, mare, étang, ruisseau étroit, ruisseau large, rivière, total</t>
+    <t>keine Angabe, kein Gewässer, Tümpel, Weiher, schmaler Bach, breiter Bach, Fluss, Total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">le reste: </t>
+    <t xml:space="preserve">Übrige: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -625,60 +625,60 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B22" sqref="B22:M46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
-    <col min="4" max="4" width="6" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
     <col min="6" max="6" width="6" customWidth="true" style="0"/>
     <col min="7" max="7" width="6" customWidth="true" style="0"/>
     <col min="8" max="8" width="5" customWidth="true" style="0"/>
     <col min="9" max="9" width="5" customWidth="true" style="0"/>
     <col min="10" max="10" width="9" customWidth="true" style="0"/>
     <col min="11" max="11" width="9" customWidth="true" style="0"/>
     <col min="12" max="12" width="6" customWidth="true" style="0"/>
-    <col min="13" max="13" width="5" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>