--- v0 (2025-11-17)
+++ v1 (2026-07-29)
@@ -14,341 +14,341 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Hochlagen/Tieflagen</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>volume de bois mort des souches</t>
+  </si>
+  <si>
+    <t>zones supérieures/inférieures</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Produktionsregion</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m³/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...9 lines deleted...]
-    <t>Produktionsregion</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...11 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>m³/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Tieflagen</t>
-[...5 lines deleted...]
-    <t>Total</t>
+    <t>zones inférieures</t>
+  </si>
+  <si>
+    <t>zones supérieures</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1268736/450486</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Totholzvolumen der Stöcke</t>
+      <t xml:space="preserve">volume de bois mort des souches</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #395</t>
     </r>
   </si>
   <si>
-    <t>Volumen der Stöcke ab 7 cm Durchmesser, d.h. der oberirdischen, verholzten Teile von Bäumen oder Sträuchern unterhalb des Fällschnitts bzw. (bei natürlichem Zerfall) unterhalb der Bruchfläche. Ein Stock hat eine maximale Höhe von 1.3 m, ist er höher, wird er als Dürrständer behandelt.</t>
+    <t>Volume des souches d'au moins 7 cm de diamètre, c'est-à-dire de la partie aérienne d'arbres ou d'arbustes située en dessous du trait de coupe ou, en cas de chute naturelle, en dessous de la cassure. Une souche a une hauteur maximale de 1,3 m. Au-delà, elle est considérée comme un arbre sec sur pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Hochlagen/Tieflagen</t>
+      <t xml:space="preserve">zones supérieures/inférieures</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2635</t>
     </r>
   </si>
   <si>
-    <t>Gebiete in höheren und tieferen Lagen, eingeteilt anhand der Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005). Die Grenze zwischen den Hochlagen und den Tieflagen verläuft auf der Alpennordseite zwischen den Stufen «obermontan» und «untermontan», auf der Alpensüdseite zwischen den Stufen «hochmontan» und «ober-/untermontan». Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind.</t>
+    <t>Zones situées à des altitudes plus ou moins élevées, classées en fonction des étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005). La frontière entre les zones supérieures et les zones inférieures s'étend au nord des Alpes entre les étages «montagnard supérieur» et «montagnard inférieur», et au sud des Alpes entre les étages «haut-montagnard» et «montagnard supérieur/inférieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Produktionsregion</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -700,51 +700,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="37.562" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1017,233 +1017,233 @@
         <v>4.8</v>
       </c>
       <c r="K16" s="6">
         <v>13</v>
       </c>
       <c r="L16" s="6">
         <v>12.5</v>
       </c>
       <c r="M16" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 17.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 17.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1268736/450486</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Totholzvolumen der Stöcke</t>
+            <t xml:space="preserve">volume de bois mort des souches</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #395</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Hochlagen/Tieflagen</t>
+            <t xml:space="preserve">zones supérieures/inférieures</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2635</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Produktionsregion</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>