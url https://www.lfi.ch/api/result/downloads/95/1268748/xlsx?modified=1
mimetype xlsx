--- v1 (2026-01-23)
+++ v2 (2026-07-28)
@@ -17,128 +17,128 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>superficie forestale</t>
-[...2 lines deleted...]
-    <t>area danneggiata</t>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>zone endommagée</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>cantone</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,252 +172,252 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessun area danneggiata</t>
-[...14 lines deleted...]
-    <t>totale</t>
+    <t>aucune zone endommagée</t>
+  </si>
+  <si>
+    <t>&lt;5 ares</t>
+  </si>
+  <si>
+    <t>5-10 ares</t>
+  </si>
+  <si>
+    <t>10-50 ares</t>
+  </si>
+  <si>
+    <t>&gt;50 ares</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1268748/450498</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">area danneggiata</t>
+      <t xml:space="preserve">zone endommagée</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2398</t>
     </r>
   </si>
   <si>
-    <t>Estensione dell'area contigua in cui gli alberi sono stati danneggiati così gravemente nel corso di un evento (ad es. tempesta, siccità, infestazione da insetti o funghi, raccolta di legname) da morire immediatamente o da avere tuttora un'elevata probabilità di morire, in cinque classi. Fonte: rilievo sul terreno (MID 996: Fläche des Schadens am Probeflächenzentrum) in combinazione con l'inchiesta presso il servizio forestale (MID 600: Art der Schadenfläche)</t>
+    <t>Taille de la surface d'un seul tenant sur laquelle les arbres ont été endommagés au cours d'un événement (p. ex. tempête, sécheresse, attaque d'insectes, champignons, récolte de bois) au point qu'ils ont dépéri immédiatement ou dépériront très probablement, en cinq classes. Source: relevé de terrain (MID 996: Fläche des Schadens am Probeflächenzentrum) combiné avec l'enquête auprès des services forestiers (MID 600: Nature des surfaces endommagées).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -769,51 +769,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -2329,51 +2329,51 @@
         <v>100.0</v>
       </c>
       <c r="AY19" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AZ19" s="6">
         <v>100.0</v>
       </c>
       <c r="BA19" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:53" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1268748/450498</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
@@ -2411,191 +2411,191 @@
       <c r="AQ20" s="3"/>
       <c r="AR20" s="3"/>
       <c r="AS20" s="3"/>
       <c r="AT20" s="3"/>
       <c r="AU20" s="3"/>
       <c r="AV20" s="3"/>
       <c r="AW20" s="3"/>
       <c r="AX20" s="3"/>
       <c r="AY20" s="3"/>
       <c r="AZ20" s="3"/>
       <c r="BA20" s="3"/>
     </row>
     <row r="23" spans="1:53">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:53" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:53">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">area danneggiata</t>
+            <t xml:space="preserve">zone endommagée</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2398</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:53" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="29" spans="1:53">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">canton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:53" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="32" spans="1:53">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:53" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="35" spans="1:53">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:53" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>