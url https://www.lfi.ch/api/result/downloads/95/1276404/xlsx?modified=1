--- v0 (2026-04-23)
+++ v1 (2026-09-23)
@@ -1,503 +1,375 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
-[...90 lines deleted...]
-    <t>hyperinsubric, colline, submontane</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (3 classes) · peuplement en phase de régénération · mode de régénération</t>
+  </si>
+  <si>
+    <t>découpage régional: région de production</t>
+  </si>
+  <si>
+    <t>unité: 1000 ha</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (3 classes)</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>montagnard</t>
+  </si>
+  <si>
+    <t>hyperinsubrique, collinéen, submontagnard</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>stand relevant for regeneration</t>
-[...2 lines deleted...]
-    <t>type of regeneration</t>
+    <t>peuplement en phase de régénération</t>
+  </si>
+  <si>
+    <t>mode de régénération</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>natural</t>
-[...246 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>naturelle</t>
+  </si>
+  <si>
+    <t>artificielle</t>
+  </si>
+  <si>
+    <t>mixte</t>
+  </si>
+  <si>
+    <t>recrû/fourré</t>
+  </si>
+  <si>
+    <t>régénération sous abri de futaie uniforme</t>
+  </si>
+  <si>
+    <t>régénération sous abri de futaie d'aspect jardiné</t>
+  </si>
+  <si>
+    <t>pas de peuplement en phase de régénération</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante IFN1-IFN5 [2382]
+Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région de production [PRODREG, 49], ausgeblendet
+Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>surface forestière [44], ha
+Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (3 classes) [NAISHSTKOMB3KL, 2668]
+Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenés à trois classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en six classes (NAISHSTKOMB6KL), en regroupant les classes «hyperinsubrique et collinéen» et «submontagnard» dans la classe «hyperinsubrique, collinéen et submontagnard», les classes «montagnard supérieur et inférieur» et «haut-montagnard» dans la classe «montagnard», et les classes «subalpin» et «subalpin supérieur» dans la classe «subalpin». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 08:02:57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>subalpin, montagnard, hyperinsubrique, collinéen, submontagnard, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 2: </t>
+  </si>
+  <si>
+    <t>peuplement en phase de régénération [VERYBEST, 757]
+Peuplement dans lequel la régénération existante a une grande importance, car elle constituera très probablement le futur peuplement principal. Dans l'IFN, ce terme recouvre les recrûs/fourrés, la régénération sous abri et la futaie d’aspect jardiné. Source: relevé de terrain (MID 261: Entwicklungsstufe, MID 433: Waldbauliche Beurteilung, MID 267: Bestandesstruktur); Enquête auprès des services forestiers (MID 611: Genre de toutes les interventions depuis la date de référence)</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 09:27:19</t>
+  </si>
+  <si>
+    <t>pas d'indication, recrû/fourré, régénération sous abri de futaie uniforme, régénération sous abri de futaie d'aspect jardiné, pas de peuplement en phase de régénération, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 3: </t>
+  </si>
+  <si>
+    <t>mode de régénération [VERJART, 320]
+Type de création de peuplement. On distingue la régénération naturelle et la régénération artificielle. Source: relevé de terrain (MID 275: Verjüngungsart)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 18:03:05</t>
+  </si>
+  <si>
+    <t>pas d'indication, naturelle, artificielle, mixte, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -758,1411 +630,1636 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J65"/>
+  <dimension ref="A1:J74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B44" sqref="B44:J74"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="41.133" bestFit="true" customWidth="true" style="0"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9" customWidth="true" style="0"/>
+    <col min="4" max="4" width="4" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="5" customWidth="true" style="0"/>
+    <col min="7" max="7" width="25" customWidth="true" style="0"/>
+    <col min="8" max="8" width="20" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9" customWidth="true" style="0"/>
+    <col min="10" max="10" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:10">
-      <c r="A10" s="4"/>
-[...1 lines deleted...]
-      <c r="C10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3"/>
+      <c r="C10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D10" s="4"/>
-[...5 lines deleted...]
-      <c r="J10" s="4"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
     </row>
     <row r="11" spans="1:10">
-      <c r="A11" s="4"/>
-[...1 lines deleted...]
-      <c r="C11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3"/>
+      <c r="C11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D11" s="4"/>
-      <c r="E11" s="4" t="s">
+      <c r="D11" s="3"/>
+      <c r="E11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F11" s="4"/>
-      <c r="G11" s="4" t="s">
+      <c r="F11" s="3"/>
+      <c r="G11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="H11" s="4"/>
-      <c r="I11" s="4" t="s">
+      <c r="H11" s="3"/>
+      <c r="I11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="J11" s="4"/>
+      <c r="J11" s="3"/>
     </row>
     <row r="12" spans="1:10">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:10">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="C13" s="6">
-[...20 lines deleted...]
-      <c r="J13" s="6" t="s">
+      <c r="C13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:10">
-      <c r="A14" s="5"/>
-      <c r="B14" s="5" t="s">
+      <c r="A14" s="4"/>
+      <c r="B14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C14" s="6">
-[...20 lines deleted...]
-      <c r="J14" s="6" t="s">
+      <c r="C14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J14" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:10">
-      <c r="A15" s="5"/>
-      <c r="B15" s="5" t="s">
+      <c r="A15" s="4"/>
+      <c r="B15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C15" s="6">
-[...20 lines deleted...]
-      <c r="J15" s="6" t="s">
+      <c r="C15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J15" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:10">
-      <c r="A16" s="5"/>
-      <c r="B16" s="5" t="s">
+      <c r="A16" s="4"/>
+      <c r="B16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C16" s="6">
-[...20 lines deleted...]
-      <c r="J16" s="6" t="s">
+      <c r="C16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J16" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:10">
-      <c r="A17" s="5"/>
-      <c r="B17" s="5" t="s">
+      <c r="A17" s="4"/>
+      <c r="B17" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="C17" s="6">
-[...20 lines deleted...]
-      <c r="J17" s="6" t="s">
+      <c r="C17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J17" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:10">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="5" t="s">
+      <c r="B18" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>0.4</v>
       </c>
-      <c r="D18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E18" s="6">
+      <c r="D18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" s="5">
         <v>0.8</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>71</v>
       </c>
-      <c r="G18" s="6">
-[...5 lines deleted...]
-      <c r="I18" s="6">
+      <c r="G18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I18" s="5">
         <v>1.2</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10">
-      <c r="A19" s="5"/>
-      <c r="B19" s="5" t="s">
+      <c r="A19" s="4"/>
+      <c r="B19" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="5">
         <v>5.3</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>26</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>36.8</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>10</v>
       </c>
-      <c r="G19" s="6">
+      <c r="G19" s="5">
         <v>13.1</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>16</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>55.2</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:10">
-      <c r="A20" s="5"/>
-      <c r="B20" s="5" t="s">
+      <c r="A20" s="4"/>
+      <c r="B20" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C20" s="6">
-[...5 lines deleted...]
-      <c r="E20" s="6">
+      <c r="C20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" s="5">
         <v>0.3</v>
       </c>
-      <c r="F20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="G20" s="6">
+      <c r="F20" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" s="5">
         <v>1.1</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>58</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="5">
         <v>1.5</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:10">
-      <c r="A21" s="5"/>
-      <c r="B21" s="5" t="s">
+      <c r="A21" s="4"/>
+      <c r="B21" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C21" s="6">
-[...5 lines deleted...]
-      <c r="E21" s="6">
+      <c r="C21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E21" s="5">
         <v>3.0</v>
       </c>
-      <c r="F21" s="6">
+      <c r="F21" s="5">
         <v>35</v>
       </c>
-      <c r="G21" s="6">
+      <c r="G21" s="5">
         <v>5.1</v>
       </c>
-      <c r="H21" s="6">
+      <c r="H21" s="5">
         <v>26</v>
       </c>
-      <c r="I21" s="6">
+      <c r="I21" s="5">
         <v>8.1</v>
       </c>
-      <c r="J21" s="6">
+      <c r="J21" s="5">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:10">
-      <c r="A22" s="5"/>
-      <c r="B22" s="5" t="s">
+      <c r="A22" s="4"/>
+      <c r="B22" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="C22" s="6">
+      <c r="C22" s="5">
         <v>5.7</v>
       </c>
-      <c r="D22" s="6">
+      <c r="D22" s="5">
         <v>25</v>
       </c>
-      <c r="E22" s="6">
+      <c r="E22" s="5">
         <v>40.9</v>
       </c>
-      <c r="F22" s="6">
+      <c r="F22" s="5">
         <v>9</v>
       </c>
-      <c r="G22" s="6">
+      <c r="G22" s="5">
         <v>19.4</v>
       </c>
-      <c r="H22" s="6">
+      <c r="H22" s="5">
         <v>13</v>
       </c>
-      <c r="I22" s="6">
+      <c r="I22" s="5">
         <v>66.0</v>
       </c>
-      <c r="J22" s="6">
+      <c r="J22" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:10">
-      <c r="A23" s="5" t="s">
+      <c r="A23" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B23" s="5" t="s">
+      <c r="B23" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="C23" s="6">
+      <c r="C23" s="5">
         <v>1.0</v>
       </c>
-      <c r="D23" s="6">
+      <c r="D23" s="5">
         <v>58</v>
       </c>
-      <c r="E23" s="6">
+      <c r="E23" s="5">
         <v>3.1</v>
       </c>
-      <c r="F23" s="6">
+      <c r="F23" s="5">
         <v>33</v>
       </c>
-      <c r="G23" s="6">
-[...5 lines deleted...]
-      <c r="I23" s="6">
+      <c r="G23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I23" s="5">
         <v>4.1</v>
       </c>
-      <c r="J23" s="6">
+      <c r="J23" s="5">
         <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:10">
-      <c r="A24" s="5"/>
-      <c r="B24" s="5" t="s">
+      <c r="A24" s="4"/>
+      <c r="B24" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C24" s="6">
+      <c r="C24" s="5">
         <v>5.0</v>
       </c>
-      <c r="D24" s="6">
+      <c r="D24" s="5">
         <v>27</v>
       </c>
-      <c r="E24" s="6">
+      <c r="E24" s="5">
         <v>34.4</v>
       </c>
-      <c r="F24" s="6">
+      <c r="F24" s="5">
         <v>10</v>
       </c>
-      <c r="G24" s="6">
+      <c r="G24" s="5">
         <v>6.3</v>
       </c>
-      <c r="H24" s="6">
+      <c r="H24" s="5">
         <v>24</v>
       </c>
-      <c r="I24" s="6">
+      <c r="I24" s="5">
         <v>45.6</v>
       </c>
-      <c r="J24" s="6">
+      <c r="J24" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:10">
-      <c r="A25" s="5"/>
-      <c r="B25" s="5" t="s">
+      <c r="A25" s="4"/>
+      <c r="B25" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C25" s="6">
-[...5 lines deleted...]
-      <c r="E25" s="6">
+      <c r="C25" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E25" s="5">
         <v>0.4</v>
       </c>
-      <c r="F25" s="6" t="s">
-[...8 lines deleted...]
-      <c r="I25" s="6">
+      <c r="F25" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G25" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I25" s="5">
         <v>0.4</v>
       </c>
-      <c r="J25" s="6" t="s">
+      <c r="J25" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:10">
-      <c r="A26" s="5"/>
-      <c r="B26" s="5" t="s">
+      <c r="A26" s="4"/>
+      <c r="B26" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C26" s="6">
-[...11 lines deleted...]
-      <c r="G26" s="6">
+      <c r="C26" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E26" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G26" s="5">
         <v>0.7</v>
       </c>
-      <c r="H26" s="6">
+      <c r="H26" s="5">
         <v>71</v>
       </c>
-      <c r="I26" s="6">
+      <c r="I26" s="5">
         <v>0.7</v>
       </c>
-      <c r="J26" s="6">
+      <c r="J26" s="5">
         <v>71</v>
       </c>
     </row>
     <row r="27" spans="1:10">
-      <c r="A27" s="5"/>
-      <c r="B27" s="5" t="s">
+      <c r="A27" s="4"/>
+      <c r="B27" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="C27" s="6">
+      <c r="C27" s="5">
         <v>6.0</v>
       </c>
-      <c r="D27" s="6">
+      <c r="D27" s="5">
         <v>24</v>
       </c>
-      <c r="E27" s="6">
+      <c r="E27" s="5">
         <v>37.9</v>
       </c>
-      <c r="F27" s="6">
+      <c r="F27" s="5">
         <v>9</v>
       </c>
-      <c r="G27" s="6">
+      <c r="G27" s="5">
         <v>6.9</v>
       </c>
-      <c r="H27" s="6">
+      <c r="H27" s="5">
         <v>22</v>
       </c>
-      <c r="I27" s="6">
+      <c r="I27" s="5">
         <v>50.8</v>
       </c>
-      <c r="J27" s="6">
+      <c r="J27" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:10">
-      <c r="A28" s="5" t="s">
+      <c r="A28" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="5" t="s">
+      <c r="B28" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="C28" s="6">
+      <c r="C28" s="5">
         <v>0.7</v>
       </c>
-      <c r="D28" s="6">
+      <c r="D28" s="5">
         <v>71</v>
       </c>
-      <c r="E28" s="6">
-[...11 lines deleted...]
-      <c r="I28" s="6">
+      <c r="E28" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G28" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I28" s="5">
         <v>0.7</v>
       </c>
-      <c r="J28" s="6">
+      <c r="J28" s="5">
         <v>71</v>
       </c>
     </row>
     <row r="29" spans="1:10">
-      <c r="A29" s="5"/>
-      <c r="B29" s="5" t="s">
+      <c r="A29" s="4"/>
+      <c r="B29" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C29" s="6">
+      <c r="C29" s="5">
         <v>23.0</v>
       </c>
-      <c r="D29" s="6">
+      <c r="D29" s="5">
         <v>12</v>
       </c>
-      <c r="E29" s="6">
+      <c r="E29" s="5">
         <v>44.0</v>
       </c>
-      <c r="F29" s="6">
+      <c r="F29" s="5">
         <v>9</v>
       </c>
-      <c r="G29" s="6">
+      <c r="G29" s="5">
         <v>5.0</v>
       </c>
-      <c r="H29" s="6">
+      <c r="H29" s="5">
         <v>27</v>
       </c>
-      <c r="I29" s="6">
-[...2 lines deleted...]
-      <c r="J29" s="6">
+      <c r="I29" s="5">
+        <v>71.90000000000001</v>
+      </c>
+      <c r="J29" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:10">
-      <c r="A30" s="5"/>
-      <c r="B30" s="5" t="s">
+      <c r="A30" s="4"/>
+      <c r="B30" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C30" s="6">
-[...20 lines deleted...]
-      <c r="J30" s="6" t="s">
+      <c r="C30" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E30" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G30" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I30" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J30" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:10">
-      <c r="A31" s="5"/>
-      <c r="B31" s="5" t="s">
+      <c r="A31" s="4"/>
+      <c r="B31" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C31" s="6">
-[...5 lines deleted...]
-      <c r="E31" s="6">
+      <c r="C31" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E31" s="5">
         <v>0.4</v>
       </c>
-      <c r="F31" s="6" t="s">
-[...8 lines deleted...]
-      <c r="I31" s="6">
+      <c r="F31" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G31" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I31" s="5">
         <v>0.4</v>
       </c>
-      <c r="J31" s="6" t="s">
+      <c r="J31" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:10">
-      <c r="A32" s="5"/>
-      <c r="B32" s="5" t="s">
+      <c r="A32" s="4"/>
+      <c r="B32" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="C32" s="6">
+      <c r="C32" s="5">
         <v>23.6</v>
       </c>
-      <c r="D32" s="6">
+      <c r="D32" s="5">
         <v>12</v>
       </c>
-      <c r="E32" s="6">
+      <c r="E32" s="5">
         <v>44.3</v>
       </c>
-      <c r="F32" s="6">
+      <c r="F32" s="5">
         <v>9</v>
       </c>
-      <c r="G32" s="6">
+      <c r="G32" s="5">
         <v>5.0</v>
       </c>
-      <c r="H32" s="6">
+      <c r="H32" s="5">
         <v>27</v>
       </c>
-      <c r="I32" s="6">
+      <c r="I32" s="5">
         <v>73.0</v>
       </c>
-      <c r="J32" s="6">
+      <c r="J32" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:10">
-      <c r="A33" s="5" t="s">
+      <c r="A33" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B33" s="5" t="s">
+      <c r="B33" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="C33" s="6">
+      <c r="C33" s="5">
         <v>11.4</v>
       </c>
-      <c r="D33" s="6">
-[...2 lines deleted...]
-      <c r="E33" s="6">
+      <c r="D33" s="5">
+        <v>18</v>
+      </c>
+      <c r="E33" s="5">
         <v>27.9</v>
       </c>
-      <c r="F33" s="6">
+      <c r="F33" s="5">
         <v>11</v>
       </c>
-      <c r="G33" s="6">
+      <c r="G33" s="5">
         <v>4.9</v>
       </c>
-      <c r="H33" s="6">
+      <c r="H33" s="5">
         <v>27</v>
       </c>
-      <c r="I33" s="6">
+      <c r="I33" s="5">
         <v>44.3</v>
       </c>
-      <c r="J33" s="6">
+      <c r="J33" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:10">
-      <c r="A34" s="5"/>
-      <c r="B34" s="5" t="s">
+      <c r="A34" s="4"/>
+      <c r="B34" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C34" s="6">
+      <c r="C34" s="5">
         <v>83.3</v>
       </c>
-      <c r="D34" s="6">
+      <c r="D34" s="5">
         <v>6</v>
       </c>
-      <c r="E34" s="6">
-[...2 lines deleted...]
-      <c r="F34" s="6">
+      <c r="E34" s="5">
+        <v>464.89999999999998</v>
+      </c>
+      <c r="F34" s="5">
         <v>2</v>
       </c>
-      <c r="G34" s="6">
-[...2 lines deleted...]
-      <c r="H34" s="6">
+      <c r="G34" s="5">
+        <v>230.59999999999999</v>
+      </c>
+      <c r="H34" s="5">
         <v>3</v>
       </c>
-      <c r="I34" s="6">
-[...2 lines deleted...]
-      <c r="J34" s="6">
+      <c r="I34" s="5">
+        <v>778.79999999999995</v>
+      </c>
+      <c r="J34" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:10">
-      <c r="A35" s="5"/>
-      <c r="B35" s="5" t="s">
+      <c r="A35" s="4"/>
+      <c r="B35" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C35" s="6">
-[...5 lines deleted...]
-      <c r="E35" s="6">
+      <c r="C35" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E35" s="5">
         <v>3.6</v>
       </c>
-      <c r="F35" s="6">
+      <c r="F35" s="5">
         <v>32</v>
       </c>
-      <c r="G35" s="6">
+      <c r="G35" s="5">
         <v>5.9</v>
       </c>
-      <c r="H35" s="6">
+      <c r="H35" s="5">
         <v>24</v>
       </c>
-      <c r="I35" s="6">
+      <c r="I35" s="5">
         <v>9.5</v>
       </c>
-      <c r="J35" s="6">
+      <c r="J35" s="5">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:10">
-      <c r="A36" s="5"/>
-      <c r="B36" s="5" t="s">
+      <c r="A36" s="4"/>
+      <c r="B36" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C36" s="6">
-[...5 lines deleted...]
-      <c r="E36" s="6">
+      <c r="C36" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E36" s="5">
         <v>10.1</v>
       </c>
-      <c r="F36" s="6">
+      <c r="F36" s="5">
         <v>19</v>
       </c>
-      <c r="G36" s="6">
+      <c r="G36" s="5">
         <v>17.1</v>
       </c>
-      <c r="H36" s="6">
+      <c r="H36" s="5">
         <v>14</v>
       </c>
-      <c r="I36" s="6">
+      <c r="I36" s="5">
         <v>27.2</v>
       </c>
-      <c r="J36" s="6">
+      <c r="J36" s="5">
         <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:10">
-      <c r="A37" s="5"/>
-      <c r="B37" s="5" t="s">
+      <c r="A37" s="4"/>
+      <c r="B37" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="C37" s="6">
+      <c r="C37" s="5">
         <v>94.8</v>
       </c>
-      <c r="D37" s="6">
+      <c r="D37" s="5">
         <v>6</v>
       </c>
-      <c r="E37" s="6">
+      <c r="E37" s="5">
         <v>506.5</v>
       </c>
-      <c r="F37" s="6">
+      <c r="F37" s="5">
         <v>2</v>
       </c>
-      <c r="G37" s="6">
+      <c r="G37" s="5">
         <v>258.5</v>
       </c>
-      <c r="H37" s="6">
+      <c r="H37" s="5">
         <v>3</v>
       </c>
-      <c r="I37" s="6">
-[...2 lines deleted...]
-      <c r="J37" s="6">
+      <c r="I37" s="5">
+        <v>859.70000000000005</v>
+      </c>
+      <c r="J37" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:10">
-      <c r="A38" s="5" t="s">
+      <c r="A38" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="5" t="s">
+      <c r="B38" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="C38" s="6">
+      <c r="C38" s="5">
         <v>13.5</v>
       </c>
-      <c r="D38" s="6">
+      <c r="D38" s="5">
         <v>16</v>
       </c>
-      <c r="E38" s="6">
+      <c r="E38" s="5">
         <v>31.8</v>
       </c>
-      <c r="F38" s="6">
+      <c r="F38" s="5">
         <v>10</v>
       </c>
-      <c r="G38" s="6">
+      <c r="G38" s="5">
         <v>4.9</v>
       </c>
-      <c r="H38" s="6">
+      <c r="H38" s="5">
         <v>27</v>
       </c>
-      <c r="I38" s="6">
+      <c r="I38" s="5">
         <v>50.2</v>
       </c>
-      <c r="J38" s="6">
+      <c r="J38" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:10">
-      <c r="A39" s="5"/>
-      <c r="B39" s="5" t="s">
+      <c r="A39" s="4"/>
+      <c r="B39" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C39" s="6">
-[...2 lines deleted...]
-      <c r="D39" s="6">
+      <c r="C39" s="5">
+        <v>116.59999999999999</v>
+      </c>
+      <c r="D39" s="5">
         <v>5</v>
       </c>
-      <c r="E39" s="6">
-[...2 lines deleted...]
-      <c r="F39" s="6">
+      <c r="E39" s="5">
+        <v>580.10000000000002</v>
+      </c>
+      <c r="F39" s="5">
         <v>2</v>
       </c>
-      <c r="G39" s="6">
-[...2 lines deleted...]
-      <c r="H39" s="6">
+      <c r="G39" s="5">
+        <v>254.90000000000001</v>
+      </c>
+      <c r="H39" s="5">
         <v>3</v>
       </c>
-      <c r="I39" s="6">
-[...2 lines deleted...]
-      <c r="J39" s="6">
+      <c r="I39" s="5">
+        <v>951.60000000000002</v>
+      </c>
+      <c r="J39" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:10">
-      <c r="A40" s="5"/>
-      <c r="B40" s="5" t="s">
+      <c r="A40" s="4"/>
+      <c r="B40" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C40" s="6">
-[...5 lines deleted...]
-      <c r="E40" s="6">
+      <c r="C40" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E40" s="5">
         <v>4.3</v>
       </c>
-      <c r="F40" s="6">
+      <c r="F40" s="5">
         <v>29</v>
       </c>
-      <c r="G40" s="6">
+      <c r="G40" s="5">
         <v>7.1</v>
       </c>
-      <c r="H40" s="6">
+      <c r="H40" s="5">
         <v>22</v>
       </c>
-      <c r="I40" s="6">
+      <c r="I40" s="5">
         <v>11.4</v>
       </c>
-      <c r="J40" s="6">
+      <c r="J40" s="5">
         <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:10">
-      <c r="A41" s="5"/>
-      <c r="B41" s="5" t="s">
+      <c r="A41" s="4"/>
+      <c r="B41" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C41" s="6">
-[...5 lines deleted...]
-      <c r="E41" s="6">
+      <c r="C41" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E41" s="5">
         <v>13.4</v>
       </c>
-      <c r="F41" s="6">
+      <c r="F41" s="5">
         <v>16</v>
       </c>
-      <c r="G41" s="6">
+      <c r="G41" s="5">
         <v>22.9</v>
       </c>
-      <c r="H41" s="6">
+      <c r="H41" s="5">
         <v>12</v>
       </c>
-      <c r="I41" s="6">
+      <c r="I41" s="5">
         <v>36.3</v>
       </c>
-      <c r="J41" s="6">
+      <c r="J41" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:10">
-      <c r="A42" s="5"/>
-      <c r="B42" s="5" t="s">
+      <c r="A42" s="4"/>
+      <c r="B42" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="C42" s="6">
-[...2 lines deleted...]
-      <c r="D42" s="6">
+      <c r="C42" s="5">
+        <v>130.099999999999994</v>
+      </c>
+      <c r="D42" s="5">
         <v>5</v>
       </c>
-      <c r="E42" s="6">
-[...2 lines deleted...]
-      <c r="F42" s="6">
+      <c r="E42" s="5">
+        <v>629.60000000000002</v>
+      </c>
+      <c r="F42" s="5">
         <v>2</v>
       </c>
-      <c r="G42" s="6">
-[...2 lines deleted...]
-      <c r="H42" s="6">
+      <c r="G42" s="5">
+        <v>289.80000000000001</v>
+      </c>
+      <c r="H42" s="5">
         <v>2</v>
       </c>
-      <c r="I42" s="6">
+      <c r="I42" s="5">
         <v>1049.5</v>
       </c>
-      <c r="J42" s="6">
+      <c r="J42" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="21.75">
-      <c r="A43" t="inlineStr">
-[...34 lines deleted...]
-      <c r="J43" s="3"/>
+      <c r="A43" t="s">
+        <v>26</v>
+      </c>
+      <c r="C43" s="2"/>
+      <c r="D43" s="2"/>
+      <c r="E43" s="2"/>
+      <c r="F43" s="2"/>
+      <c r="G43" s="2"/>
+      <c r="H43" s="2"/>
+      <c r="I43" s="2"/>
+      <c r="J43" s="2"/>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" s="6"/>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
     </row>
     <row r="46" spans="1:10">
-      <c r="A46" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A46" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+      <c r="J48" s="7"/>
     </row>
     <row r="49" spans="1:10">
-      <c r="A49" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A49" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
+      <c r="J49" s="7"/>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
+      <c r="J50" s="7"/>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C51" s="7"/>
+      <c r="D51" s="7"/>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="7"/>
+      <c r="I51" s="7"/>
+      <c r="J51" s="7"/>
     </row>
     <row r="52" spans="1:10">
-      <c r="A52" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A52" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7"/>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="7"/>
+      <c r="I52" s="7"/>
+      <c r="J52" s="7"/>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C53" s="7"/>
+      <c r="D53" s="7"/>
+      <c r="E53" s="7"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="7"/>
+      <c r="I53" s="7"/>
+      <c r="J53" s="7"/>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="7"/>
+      <c r="I54" s="7"/>
+      <c r="J54" s="7"/>
     </row>
     <row r="55" spans="1:10">
-      <c r="A55" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A55" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C55" s="7"/>
+      <c r="D55" s="7"/>
+      <c r="E55" s="7"/>
+      <c r="F55" s="7"/>
+      <c r="G55" s="7"/>
+      <c r="H55" s="7"/>
+      <c r="I55" s="7"/>
+      <c r="J55" s="7"/>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C56" s="7"/>
+      <c r="D56" s="7"/>
+      <c r="E56" s="7"/>
+      <c r="F56" s="7"/>
+      <c r="G56" s="7"/>
+      <c r="H56" s="7"/>
+      <c r="I56" s="7"/>
+      <c r="J56" s="7"/>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B57" s="7"/>
+      <c r="C57" s="7"/>
+      <c r="D57" s="7"/>
+      <c r="E57" s="7"/>
+      <c r="F57" s="7"/>
+      <c r="G57" s="7"/>
+      <c r="H57" s="7"/>
+      <c r="I57" s="7"/>
+      <c r="J57" s="7"/>
     </row>
     <row r="58" spans="1:10">
-      <c r="A58" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A58" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C58" s="7"/>
+      <c r="D58" s="7"/>
+      <c r="E58" s="7"/>
+      <c r="F58" s="7"/>
+      <c r="G58" s="7"/>
+      <c r="H58" s="7"/>
+      <c r="I58" s="7"/>
+      <c r="J58" s="7"/>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C59" s="7"/>
+      <c r="D59" s="7"/>
+      <c r="E59" s="7"/>
+      <c r="F59" s="7"/>
+      <c r="G59" s="7"/>
+      <c r="H59" s="7"/>
+      <c r="I59" s="7"/>
+      <c r="J59" s="7"/>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C60" s="7"/>
+      <c r="D60" s="7"/>
+      <c r="E60" s="7"/>
+      <c r="F60" s="7"/>
+      <c r="G60" s="7"/>
+      <c r="H60" s="7"/>
+      <c r="I60" s="7"/>
+      <c r="J60" s="7"/>
     </row>
     <row r="61" spans="1:10">
-      <c r="A61" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A61" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B61" s="7"/>
+      <c r="C61" s="7"/>
+      <c r="D61" s="7"/>
+      <c r="E61" s="7"/>
+      <c r="F61" s="7"/>
+      <c r="G61" s="7"/>
+      <c r="H61" s="7"/>
+      <c r="I61" s="7"/>
+      <c r="J61" s="7"/>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C62" s="7"/>
+      <c r="D62" s="7"/>
+      <c r="E62" s="7"/>
+      <c r="F62" s="7"/>
+      <c r="G62" s="7"/>
+      <c r="H62" s="7"/>
+      <c r="I62" s="7"/>
+      <c r="J62" s="7"/>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C63" s="7"/>
+      <c r="D63" s="7"/>
+      <c r="E63" s="7"/>
+      <c r="F63" s="7"/>
+      <c r="G63" s="7"/>
+      <c r="H63" s="7"/>
+      <c r="I63" s="7"/>
+      <c r="J63" s="7"/>
     </row>
     <row r="64" spans="1:10">
-      <c r="A64" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A64" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C64" s="7"/>
+      <c r="D64" s="7"/>
+      <c r="E64" s="7"/>
+      <c r="F64" s="7"/>
+      <c r="G64" s="7"/>
+      <c r="H64" s="7"/>
+      <c r="I64" s="7"/>
+      <c r="J64" s="7"/>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B65" s="7"/>
+      <c r="C65" s="7"/>
+      <c r="D65" s="7"/>
+      <c r="E65" s="7"/>
+      <c r="F65" s="7"/>
+      <c r="G65" s="7"/>
+      <c r="H65" s="7"/>
+      <c r="I65" s="7"/>
+      <c r="J65" s="7"/>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C66" s="7"/>
+      <c r="D66" s="7"/>
+      <c r="E66" s="7"/>
+      <c r="F66" s="7"/>
+      <c r="G66" s="7"/>
+      <c r="H66" s="7"/>
+      <c r="I66" s="7"/>
+      <c r="J66" s="7"/>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C67" s="7"/>
+      <c r="D67" s="7"/>
+      <c r="E67" s="7"/>
+      <c r="F67" s="7"/>
+      <c r="G67" s="7"/>
+      <c r="H67" s="7"/>
+      <c r="I67" s="7"/>
+      <c r="J67" s="7"/>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C68" s="7"/>
+      <c r="D68" s="7"/>
+      <c r="E68" s="7"/>
+      <c r="F68" s="7"/>
+      <c r="G68" s="7"/>
+      <c r="H68" s="7"/>
+      <c r="I68" s="7"/>
+      <c r="J68" s="7"/>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B69" s="7"/>
+      <c r="C69" s="7"/>
+      <c r="D69" s="7"/>
+      <c r="E69" s="7"/>
+      <c r="F69" s="7"/>
+      <c r="G69" s="7"/>
+      <c r="H69" s="7"/>
+      <c r="I69" s="7"/>
+      <c r="J69" s="7"/>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B70" s="7"/>
+      <c r="C70" s="7"/>
+      <c r="D70" s="7"/>
+      <c r="E70" s="7"/>
+      <c r="F70" s="7"/>
+      <c r="G70" s="7"/>
+      <c r="H70" s="7"/>
+      <c r="I70" s="7"/>
+      <c r="J70" s="7"/>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B71" s="7"/>
+      <c r="C71" s="7"/>
+      <c r="D71" s="7"/>
+      <c r="E71" s="7"/>
+      <c r="F71" s="7"/>
+      <c r="G71" s="7"/>
+      <c r="H71" s="7"/>
+      <c r="I71" s="7"/>
+      <c r="J71" s="7"/>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C72" s="7"/>
+      <c r="D72" s="7"/>
+      <c r="E72" s="7"/>
+      <c r="F72" s="7"/>
+      <c r="G72" s="7"/>
+      <c r="H72" s="7"/>
+      <c r="I72" s="7"/>
+      <c r="J72" s="7"/>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C73" s="7"/>
+      <c r="D73" s="7"/>
+      <c r="E73" s="7"/>
+      <c r="F73" s="7"/>
+      <c r="G73" s="7"/>
+      <c r="H73" s="7"/>
+      <c r="I73" s="7"/>
+      <c r="J73" s="7"/>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C74" s="7"/>
+      <c r="D74" s="7"/>
+      <c r="E74" s="7"/>
+      <c r="F74" s="7"/>
+      <c r="G74" s="7"/>
+      <c r="H74" s="7"/>
+      <c r="I74" s="7"/>
+      <c r="J74" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A4:J4"/>
     <mergeCell ref="A5:J5"/>
     <mergeCell ref="A6:J6"/>
     <mergeCell ref="A7:J7"/>
     <mergeCell ref="A8:J8"/>
     <mergeCell ref="C10:J10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="A13:A17"/>
     <mergeCell ref="A18:A22"/>
     <mergeCell ref="A23:A27"/>
     <mergeCell ref="A28:A32"/>
     <mergeCell ref="A33:A37"/>
     <mergeCell ref="A38:A42"/>
     <mergeCell ref="A43:J43"/>
-    <mergeCell ref="A46:J46"/>
-[...12 lines deleted...]
-    <mergeCell ref="A65:J65"/>
+    <mergeCell ref="A44:J44"/>
+    <mergeCell ref="B45:J45"/>
+    <mergeCell ref="B46:J46"/>
+    <mergeCell ref="B47:J47"/>
+    <mergeCell ref="B48:J48"/>
+    <mergeCell ref="B49:J49"/>
+    <mergeCell ref="B50:J50"/>
+    <mergeCell ref="B51:J51"/>
+    <mergeCell ref="B52:J52"/>
+    <mergeCell ref="B53:J53"/>
+    <mergeCell ref="B54:J54"/>
+    <mergeCell ref="B55:J55"/>
+    <mergeCell ref="B56:J56"/>
+    <mergeCell ref="B57:J57"/>
+    <mergeCell ref="B58:J58"/>
+    <mergeCell ref="B59:J59"/>
+    <mergeCell ref="B60:J60"/>
+    <mergeCell ref="B61:J61"/>
+    <mergeCell ref="B62:J62"/>
+    <mergeCell ref="B63:J63"/>
+    <mergeCell ref="B64:J64"/>
+    <mergeCell ref="B65:J65"/>
+    <mergeCell ref="B66:J66"/>
+    <mergeCell ref="B67:J67"/>
+    <mergeCell ref="B68:J68"/>
+    <mergeCell ref="B69:J69"/>
+    <mergeCell ref="B70:J70"/>
+    <mergeCell ref="B71:J71"/>
+    <mergeCell ref="B72:J72"/>
+    <mergeCell ref="B73:J73"/>
+    <mergeCell ref="B74:J74"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>