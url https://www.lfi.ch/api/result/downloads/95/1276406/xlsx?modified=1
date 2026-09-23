--- v0 (2026-04-23)
+++ v1 (2026-09-23)
@@ -1,503 +1,375 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
-[...99 lines deleted...]
-    <t>type of regeneration</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (3 Klassen) · verjüngungsrelevanter Bestand · Verjüngungsart</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: Kanton</t>
+  </si>
+  <si>
+    <t>Einheit: 1000 ha</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (3 Klassen)</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>montan</t>
+  </si>
+  <si>
+    <t>hyperinsubrisch, kollin, submontan</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>verjüngungsrelevanter Bestand</t>
+  </si>
+  <si>
+    <t>Verjüngungsart</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>natural</t>
-[...246 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>natürlich</t>
+  </si>
+  <si>
+    <t>künstlich (Pflanzung)</t>
+  </si>
+  <si>
+    <t>gemischt</t>
+  </si>
+  <si>
+    <t>Jungwuchs/Dickung</t>
+  </si>
+  <si>
+    <t>Verjüngung unter Schirm</t>
+  </si>
+  <si>
+    <t>plenterartiger Hochwald</t>
+  </si>
+  <si>
+    <t>kein verjüngungsrelevanter Bestand</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald LFI4/LFI5 [2282]
+Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Kanton [KTBSL, 827], ausgeblendet
+Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Waldfläche [44], ha
+Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (3 Klassen) [NAISHSTKOMB3KL, 2668]
+Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf drei Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in sechs Klassen (NAISHSTKOMB6KL) dar, indem die Klassen «hyperinsubrisch und kollin» und «submontan» zur Klasse «hyperinsubrisch, kollin, submontan», die Stufen «unter- und obermontan» und «hochmontan» zur Stufe «montan» und die Stufen «subalpin» und «obersubalpin» zur Stufe «subalpin» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 08:02:57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>subalpin, montan, hyperinsubrisch, kollin, submontan, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 2: </t>
+  </si>
+  <si>
+    <t>verjüngungsrelevanter Bestand [VERYBEST, 757]
+Bestände, in denen die vorhandene Verjüngung eine grosse Bedeutung hat, weil sie höchstwahrscheinlich den zukünftigen Hauptbestand bilden wird. Im LFI werden darunter die Entwicklungsstufe Jungwuchs/Dickung, die Verjüngung unter Schirm und der Waldtyp plenterartiger Hochwald verstanden. Grundlage: Feldaufnahme (MID 261: Entwicklungsstufe, MID 433: Waldbauliche Beurteilung, MID 267: Bestandesstruktur); Forstdienstbefragung (MID 611: Art alle Eingriffe seit Referenzdatum)</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 09:27:19</t>
+  </si>
+  <si>
+    <t>keine Angabe, Jungwuchs/Dickung, Verjüngung unter Schirm, plenterartiger Hochwald, kein verjüngungsrelevanter Bestand, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 3: </t>
+  </si>
+  <si>
+    <t>Verjüngungsart [VERJART, 320]
+Art der Bestandesbegründung, wobei zwischen natürlicher und künstlicher Verjüngung unterschieden wird. Grundlage: Feldaufnahme (MID 275: Verjüngungsart)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 18:03:05</t>
+  </si>
+  <si>
+    <t>keine Angabe, natürlich, künstlich (Pflanzung), gemischt, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -758,1411 +630,1636 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J65"/>
+  <dimension ref="A1:J74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B44" sqref="B44:J74"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="41.133" bestFit="true" customWidth="true" style="0"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9" customWidth="true" style="0"/>
+    <col min="4" max="4" width="4" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9" customWidth="true" style="0"/>
+    <col min="6" max="6" width="4" customWidth="true" style="0"/>
+    <col min="7" max="7" width="22" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9" customWidth="true" style="0"/>
+    <col min="10" max="10" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:10">
-      <c r="A10" s="4"/>
-[...1 lines deleted...]
-      <c r="C10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3"/>
+      <c r="C10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D10" s="4"/>
-[...5 lines deleted...]
-      <c r="J10" s="4"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
     </row>
     <row r="11" spans="1:10">
-      <c r="A11" s="4"/>
-[...1 lines deleted...]
-      <c r="C11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3"/>
+      <c r="C11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D11" s="4"/>
-      <c r="E11" s="4" t="s">
+      <c r="D11" s="3"/>
+      <c r="E11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F11" s="4"/>
-      <c r="G11" s="4" t="s">
+      <c r="F11" s="3"/>
+      <c r="G11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="H11" s="4"/>
-      <c r="I11" s="4" t="s">
+      <c r="H11" s="3"/>
+      <c r="I11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="J11" s="4"/>
+      <c r="J11" s="3"/>
     </row>
     <row r="12" spans="1:10">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:10">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="C13" s="6">
-[...20 lines deleted...]
-      <c r="J13" s="6" t="s">
+      <c r="C13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:10">
-      <c r="A14" s="5"/>
-      <c r="B14" s="5" t="s">
+      <c r="A14" s="4"/>
+      <c r="B14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C14" s="6">
-[...20 lines deleted...]
-      <c r="J14" s="6" t="s">
+      <c r="C14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J14" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:10">
-      <c r="A15" s="5"/>
-      <c r="B15" s="5" t="s">
+      <c r="A15" s="4"/>
+      <c r="B15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C15" s="6">
-[...20 lines deleted...]
-      <c r="J15" s="6" t="s">
+      <c r="C15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J15" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:10">
-      <c r="A16" s="5"/>
-      <c r="B16" s="5" t="s">
+      <c r="A16" s="4"/>
+      <c r="B16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C16" s="6">
-[...20 lines deleted...]
-      <c r="J16" s="6" t="s">
+      <c r="C16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J16" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:10">
-      <c r="A17" s="5"/>
-      <c r="B17" s="5" t="s">
+      <c r="A17" s="4"/>
+      <c r="B17" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="C17" s="6">
-[...20 lines deleted...]
-      <c r="J17" s="6" t="s">
+      <c r="C17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J17" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:10">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="5" t="s">
+      <c r="B18" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>0.4</v>
       </c>
-      <c r="D18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E18" s="6">
+      <c r="D18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" s="5">
         <v>0.8</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>71</v>
       </c>
-      <c r="G18" s="6">
-[...5 lines deleted...]
-      <c r="I18" s="6">
+      <c r="G18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I18" s="5">
         <v>1.2</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10">
-      <c r="A19" s="5"/>
-      <c r="B19" s="5" t="s">
+      <c r="A19" s="4"/>
+      <c r="B19" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="5">
         <v>13.9</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>16</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>44.3</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>9</v>
       </c>
-      <c r="G19" s="6">
+      <c r="G19" s="5">
         <v>14.2</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>16</v>
       </c>
-      <c r="I19" s="6">
-[...2 lines deleted...]
-      <c r="J19" s="6">
+      <c r="I19" s="5">
+        <v>72.40000000000001</v>
+      </c>
+      <c r="J19" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:10">
-      <c r="A20" s="5"/>
-      <c r="B20" s="5" t="s">
+      <c r="A20" s="4"/>
+      <c r="B20" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C20" s="6">
-[...5 lines deleted...]
-      <c r="E20" s="6">
+      <c r="C20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" s="5">
         <v>0.3</v>
       </c>
-      <c r="F20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="G20" s="6">
+      <c r="F20" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" s="5">
         <v>1.1</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>58</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="5">
         <v>1.5</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:10">
-      <c r="A21" s="5"/>
-      <c r="B21" s="5" t="s">
+      <c r="A21" s="4"/>
+      <c r="B21" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C21" s="6">
-[...5 lines deleted...]
-      <c r="E21" s="6">
+      <c r="C21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E21" s="5">
         <v>3.3</v>
       </c>
-      <c r="F21" s="6">
+      <c r="F21" s="5">
         <v>33</v>
       </c>
-      <c r="G21" s="6">
+      <c r="G21" s="5">
         <v>5.1</v>
       </c>
-      <c r="H21" s="6">
+      <c r="H21" s="5">
         <v>26</v>
       </c>
-      <c r="I21" s="6">
+      <c r="I21" s="5">
         <v>8.5</v>
       </c>
-      <c r="J21" s="6">
+      <c r="J21" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:10">
-      <c r="A22" s="5"/>
-      <c r="B22" s="5" t="s">
+      <c r="A22" s="4"/>
+      <c r="B22" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="C22" s="6">
+      <c r="C22" s="5">
         <v>14.2</v>
       </c>
-      <c r="D22" s="6">
+      <c r="D22" s="5">
         <v>16</v>
       </c>
-      <c r="E22" s="6">
+      <c r="E22" s="5">
         <v>48.8</v>
       </c>
-      <c r="F22" s="6">
+      <c r="F22" s="5">
         <v>8</v>
       </c>
-      <c r="G22" s="6">
+      <c r="G22" s="5">
         <v>20.5</v>
       </c>
-      <c r="H22" s="6">
+      <c r="H22" s="5">
         <v>13</v>
       </c>
-      <c r="I22" s="6">
+      <c r="I22" s="5">
         <v>83.5</v>
       </c>
-      <c r="J22" s="6">
+      <c r="J22" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:10">
-      <c r="A23" s="5" t="s">
+      <c r="A23" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B23" s="5" t="s">
+      <c r="B23" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="C23" s="6">
+      <c r="C23" s="5">
         <v>1.0</v>
       </c>
-      <c r="D23" s="6">
+      <c r="D23" s="5">
         <v>58</v>
       </c>
-      <c r="E23" s="6">
+      <c r="E23" s="5">
         <v>3.5</v>
       </c>
-      <c r="F23" s="6">
+      <c r="F23" s="5">
         <v>32</v>
       </c>
-      <c r="G23" s="6">
-[...5 lines deleted...]
-      <c r="I23" s="6">
+      <c r="G23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I23" s="5">
         <v>4.5</v>
       </c>
-      <c r="J23" s="6">
+      <c r="J23" s="5">
         <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:10">
-      <c r="A24" s="5"/>
-      <c r="B24" s="5" t="s">
+      <c r="A24" s="4"/>
+      <c r="B24" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C24" s="6">
+      <c r="C24" s="5">
         <v>5.0</v>
       </c>
-      <c r="D24" s="6">
+      <c r="D24" s="5">
         <v>27</v>
       </c>
-      <c r="E24" s="6">
+      <c r="E24" s="5">
         <v>34.7</v>
       </c>
-      <c r="F24" s="6">
+      <c r="F24" s="5">
         <v>10</v>
       </c>
-      <c r="G24" s="6">
+      <c r="G24" s="5">
         <v>6.6</v>
       </c>
-      <c r="H24" s="6">
+      <c r="H24" s="5">
         <v>23</v>
       </c>
-      <c r="I24" s="6">
+      <c r="I24" s="5">
         <v>46.3</v>
       </c>
-      <c r="J24" s="6">
+      <c r="J24" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:10">
-      <c r="A25" s="5"/>
-      <c r="B25" s="5" t="s">
+      <c r="A25" s="4"/>
+      <c r="B25" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C25" s="6">
-[...5 lines deleted...]
-      <c r="E25" s="6">
+      <c r="C25" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E25" s="5">
         <v>0.4</v>
       </c>
-      <c r="F25" s="6" t="s">
-[...8 lines deleted...]
-      <c r="I25" s="6">
+      <c r="F25" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G25" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I25" s="5">
         <v>0.4</v>
       </c>
-      <c r="J25" s="6" t="s">
+      <c r="J25" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:10">
-      <c r="A26" s="5"/>
-      <c r="B26" s="5" t="s">
+      <c r="A26" s="4"/>
+      <c r="B26" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C26" s="6">
-[...11 lines deleted...]
-      <c r="G26" s="6">
+      <c r="C26" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E26" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G26" s="5">
         <v>0.7</v>
       </c>
-      <c r="H26" s="6">
+      <c r="H26" s="5">
         <v>71</v>
       </c>
-      <c r="I26" s="6">
+      <c r="I26" s="5">
         <v>0.7</v>
       </c>
-      <c r="J26" s="6">
+      <c r="J26" s="5">
         <v>71</v>
       </c>
     </row>
     <row r="27" spans="1:10">
-      <c r="A27" s="5"/>
-      <c r="B27" s="5" t="s">
+      <c r="A27" s="4"/>
+      <c r="B27" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="C27" s="6">
+      <c r="C27" s="5">
         <v>6.0</v>
       </c>
-      <c r="D27" s="6">
+      <c r="D27" s="5">
         <v>24</v>
       </c>
-      <c r="E27" s="6">
+      <c r="E27" s="5">
         <v>38.6</v>
       </c>
-      <c r="F27" s="6">
+      <c r="F27" s="5">
         <v>9</v>
       </c>
-      <c r="G27" s="6">
+      <c r="G27" s="5">
         <v>7.3</v>
       </c>
-      <c r="H27" s="6">
+      <c r="H27" s="5">
         <v>22</v>
       </c>
-      <c r="I27" s="6">
+      <c r="I27" s="5">
         <v>51.9</v>
       </c>
-      <c r="J27" s="6">
+      <c r="J27" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:10">
-      <c r="A28" s="5" t="s">
+      <c r="A28" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="5" t="s">
+      <c r="B28" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="C28" s="6">
+      <c r="C28" s="5">
         <v>0.7</v>
       </c>
-      <c r="D28" s="6">
+      <c r="D28" s="5">
         <v>71</v>
       </c>
-      <c r="E28" s="6">
-[...11 lines deleted...]
-      <c r="I28" s="6">
+      <c r="E28" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G28" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I28" s="5">
         <v>0.7</v>
       </c>
-      <c r="J28" s="6">
+      <c r="J28" s="5">
         <v>71</v>
       </c>
     </row>
     <row r="29" spans="1:10">
-      <c r="A29" s="5"/>
-      <c r="B29" s="5" t="s">
+      <c r="A29" s="4"/>
+      <c r="B29" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C29" s="6">
+      <c r="C29" s="5">
         <v>26.9</v>
       </c>
-      <c r="D29" s="6">
+      <c r="D29" s="5">
         <v>11</v>
       </c>
-      <c r="E29" s="6">
+      <c r="E29" s="5">
         <v>51.2</v>
       </c>
-      <c r="F29" s="6">
+      <c r="F29" s="5">
         <v>8</v>
       </c>
-      <c r="G29" s="6">
+      <c r="G29" s="5">
         <v>5.0</v>
       </c>
-      <c r="H29" s="6">
+      <c r="H29" s="5">
         <v>27</v>
       </c>
-      <c r="I29" s="6">
-[...2 lines deleted...]
-      <c r="J29" s="6">
+      <c r="I29" s="5">
+        <v>83.099999999999994</v>
+      </c>
+      <c r="J29" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:10">
-      <c r="A30" s="5"/>
-      <c r="B30" s="5" t="s">
+      <c r="A30" s="4"/>
+      <c r="B30" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C30" s="6">
-[...20 lines deleted...]
-      <c r="J30" s="6" t="s">
+      <c r="C30" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E30" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G30" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I30" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="J30" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:10">
-      <c r="A31" s="5"/>
-      <c r="B31" s="5" t="s">
+      <c r="A31" s="4"/>
+      <c r="B31" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C31" s="6">
-[...5 lines deleted...]
-      <c r="E31" s="6">
+      <c r="C31" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E31" s="5">
         <v>0.4</v>
       </c>
-      <c r="F31" s="6" t="s">
-[...8 lines deleted...]
-      <c r="I31" s="6">
+      <c r="F31" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G31" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I31" s="5">
         <v>0.4</v>
       </c>
-      <c r="J31" s="6" t="s">
+      <c r="J31" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:10">
-      <c r="A32" s="5"/>
-      <c r="B32" s="5" t="s">
+      <c r="A32" s="4"/>
+      <c r="B32" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="C32" s="6">
+      <c r="C32" s="5">
         <v>27.6</v>
       </c>
-      <c r="D32" s="6">
+      <c r="D32" s="5">
         <v>11</v>
       </c>
-      <c r="E32" s="6">
+      <c r="E32" s="5">
         <v>51.6</v>
       </c>
-      <c r="F32" s="6">
+      <c r="F32" s="5">
         <v>8</v>
       </c>
-      <c r="G32" s="6">
+      <c r="G32" s="5">
         <v>5.0</v>
       </c>
-      <c r="H32" s="6">
+      <c r="H32" s="5">
         <v>27</v>
       </c>
-      <c r="I32" s="6">
-[...2 lines deleted...]
-      <c r="J32" s="6">
+      <c r="I32" s="5">
+        <v>84.099999999999994</v>
+      </c>
+      <c r="J32" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:10">
-      <c r="A33" s="5" t="s">
+      <c r="A33" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B33" s="5" t="s">
+      <c r="B33" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="C33" s="6">
+      <c r="C33" s="5">
         <v>14.3</v>
       </c>
-      <c r="D33" s="6">
+      <c r="D33" s="5">
         <v>16</v>
       </c>
-      <c r="E33" s="6">
+      <c r="E33" s="5">
         <v>31.0</v>
       </c>
-      <c r="F33" s="6">
+      <c r="F33" s="5">
         <v>10</v>
       </c>
-      <c r="G33" s="6">
+      <c r="G33" s="5">
         <v>4.9</v>
       </c>
-      <c r="H33" s="6">
+      <c r="H33" s="5">
         <v>27</v>
       </c>
-      <c r="I33" s="6">
+      <c r="I33" s="5">
         <v>50.1</v>
       </c>
-      <c r="J33" s="6">
+      <c r="J33" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:10">
-      <c r="A34" s="5"/>
-      <c r="B34" s="5" t="s">
+      <c r="A34" s="4"/>
+      <c r="B34" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C34" s="6">
-[...2 lines deleted...]
-      <c r="D34" s="6">
+      <c r="C34" s="5">
+        <v>119.099999999999994</v>
+      </c>
+      <c r="D34" s="5">
         <v>5</v>
       </c>
-      <c r="E34" s="6">
-[...2 lines deleted...]
-      <c r="F34" s="6">
+      <c r="E34" s="5">
+        <v>509.39999999999998</v>
+      </c>
+      <c r="F34" s="5">
         <v>2</v>
       </c>
-      <c r="G34" s="6">
-[...2 lines deleted...]
-      <c r="H34" s="6">
+      <c r="G34" s="5">
+        <v>240.40000000000001</v>
+      </c>
+      <c r="H34" s="5">
         <v>3</v>
       </c>
-      <c r="I34" s="6">
+      <c r="I34" s="5">
         <v>869.0</v>
       </c>
-      <c r="J34" s="6">
+      <c r="J34" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:10">
-      <c r="A35" s="5"/>
-      <c r="B35" s="5" t="s">
+      <c r="A35" s="4"/>
+      <c r="B35" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C35" s="6">
-[...5 lines deleted...]
-      <c r="E35" s="6">
+      <c r="C35" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E35" s="5">
         <v>3.6</v>
       </c>
-      <c r="F35" s="6">
+      <c r="F35" s="5">
         <v>32</v>
       </c>
-      <c r="G35" s="6">
+      <c r="G35" s="5">
         <v>5.9</v>
       </c>
-      <c r="H35" s="6">
+      <c r="H35" s="5">
         <v>24</v>
       </c>
-      <c r="I35" s="6">
+      <c r="I35" s="5">
         <v>9.5</v>
       </c>
-      <c r="J35" s="6">
+      <c r="J35" s="5">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:10">
-      <c r="A36" s="5"/>
-      <c r="B36" s="5" t="s">
+      <c r="A36" s="4"/>
+      <c r="B36" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C36" s="6">
-[...5 lines deleted...]
-      <c r="E36" s="6">
+      <c r="C36" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E36" s="5">
         <v>11.2</v>
       </c>
-      <c r="F36" s="6">
-[...2 lines deleted...]
-      <c r="G36" s="6">
+      <c r="F36" s="5">
+        <v>18</v>
+      </c>
+      <c r="G36" s="5">
         <v>17.1</v>
       </c>
-      <c r="H36" s="6">
+      <c r="H36" s="5">
         <v>14</v>
       </c>
-      <c r="I36" s="6">
+      <c r="I36" s="5">
         <v>28.3</v>
       </c>
-      <c r="J36" s="6">
+      <c r="J36" s="5">
         <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:10">
-      <c r="A37" s="5"/>
-      <c r="B37" s="5" t="s">
+      <c r="A37" s="4"/>
+      <c r="B37" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="C37" s="6">
-[...2 lines deleted...]
-      <c r="D37" s="6">
+      <c r="C37" s="5">
+        <v>133.40000000000001</v>
+      </c>
+      <c r="D37" s="5">
         <v>5</v>
       </c>
-      <c r="E37" s="6">
-[...2 lines deleted...]
-      <c r="F37" s="6">
+      <c r="E37" s="5">
+        <v>555.20000000000005</v>
+      </c>
+      <c r="F37" s="5">
         <v>2</v>
       </c>
-      <c r="G37" s="6">
-[...2 lines deleted...]
-      <c r="H37" s="6">
+      <c r="G37" s="5">
+        <v>268.30000000000001</v>
+      </c>
+      <c r="H37" s="5">
         <v>3</v>
       </c>
-      <c r="I37" s="6">
-[...2 lines deleted...]
-      <c r="J37" s="6">
+      <c r="I37" s="5">
+        <v>956.89999999999998</v>
+      </c>
+      <c r="J37" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:10">
-      <c r="A38" s="5" t="s">
+      <c r="A38" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="5" t="s">
+      <c r="B38" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="C38" s="6">
+      <c r="C38" s="5">
         <v>16.3</v>
       </c>
-      <c r="D38" s="6">
+      <c r="D38" s="5">
         <v>15</v>
       </c>
-      <c r="E38" s="6">
+      <c r="E38" s="5">
         <v>35.3</v>
       </c>
-      <c r="F38" s="6">
+      <c r="F38" s="5">
         <v>10</v>
       </c>
-      <c r="G38" s="6">
+      <c r="G38" s="5">
         <v>4.9</v>
       </c>
-      <c r="H38" s="6">
+      <c r="H38" s="5">
         <v>27</v>
       </c>
-      <c r="I38" s="6">
+      <c r="I38" s="5">
         <v>56.5</v>
       </c>
-      <c r="J38" s="6">
+      <c r="J38" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:10">
-      <c r="A39" s="5"/>
-      <c r="B39" s="5" t="s">
+      <c r="A39" s="4"/>
+      <c r="B39" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C39" s="6">
-[...2 lines deleted...]
-      <c r="D39" s="6">
+      <c r="C39" s="5">
+        <v>164.90000000000001</v>
+      </c>
+      <c r="D39" s="5">
         <v>4</v>
       </c>
-      <c r="E39" s="6">
-[...2 lines deleted...]
-      <c r="F39" s="6">
+      <c r="E39" s="5">
+        <v>639.70000000000005</v>
+      </c>
+      <c r="F39" s="5">
         <v>2</v>
       </c>
-      <c r="G39" s="6">
-[...2 lines deleted...]
-      <c r="H39" s="6">
+      <c r="G39" s="5">
+        <v>266.19999999999999</v>
+      </c>
+      <c r="H39" s="5">
         <v>3</v>
       </c>
-      <c r="I39" s="6">
-[...2 lines deleted...]
-      <c r="J39" s="6">
+      <c r="I39" s="5">
+        <v>1070.79999999999995</v>
+      </c>
+      <c r="J39" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:10">
-      <c r="A40" s="5"/>
-      <c r="B40" s="5" t="s">
+      <c r="A40" s="4"/>
+      <c r="B40" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C40" s="6">
-[...5 lines deleted...]
-      <c r="E40" s="6">
+      <c r="C40" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E40" s="5">
         <v>4.3</v>
       </c>
-      <c r="F40" s="6">
+      <c r="F40" s="5">
         <v>29</v>
       </c>
-      <c r="G40" s="6">
+      <c r="G40" s="5">
         <v>7.1</v>
       </c>
-      <c r="H40" s="6">
+      <c r="H40" s="5">
         <v>22</v>
       </c>
-      <c r="I40" s="6">
+      <c r="I40" s="5">
         <v>11.4</v>
       </c>
-      <c r="J40" s="6">
+      <c r="J40" s="5">
         <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:10">
-      <c r="A41" s="5"/>
-      <c r="B41" s="5" t="s">
+      <c r="A41" s="4"/>
+      <c r="B41" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C41" s="6">
-[...5 lines deleted...]
-      <c r="E41" s="6">
+      <c r="C41" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E41" s="5">
         <v>14.9</v>
       </c>
-      <c r="F41" s="6">
+      <c r="F41" s="5">
         <v>15</v>
       </c>
-      <c r="G41" s="6">
+      <c r="G41" s="5">
         <v>22.9</v>
       </c>
-      <c r="H41" s="6">
+      <c r="H41" s="5">
         <v>12</v>
       </c>
-      <c r="I41" s="6">
+      <c r="I41" s="5">
         <v>37.8</v>
       </c>
-      <c r="J41" s="6">
+      <c r="J41" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:10">
-      <c r="A42" s="5"/>
-      <c r="B42" s="5" t="s">
+      <c r="A42" s="4"/>
+      <c r="B42" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="C42" s="6">
-[...2 lines deleted...]
-      <c r="D42" s="6">
+      <c r="C42" s="5">
+        <v>181.19999999999999</v>
+      </c>
+      <c r="D42" s="5">
         <v>4</v>
       </c>
-      <c r="E42" s="6">
-[...2 lines deleted...]
-      <c r="F42" s="6">
+      <c r="E42" s="5">
+        <v>694.20000000000005</v>
+      </c>
+      <c r="F42" s="5">
         <v>1</v>
       </c>
-      <c r="G42" s="6">
-[...2 lines deleted...]
-      <c r="H42" s="6">
+      <c r="G42" s="5">
+        <v>301.10000000000002</v>
+      </c>
+      <c r="H42" s="5">
         <v>2</v>
       </c>
-      <c r="I42" s="6">
-[...2 lines deleted...]
-      <c r="J42" s="6">
+      <c r="I42" s="5">
+        <v>1176.40000000000009</v>
+      </c>
+      <c r="J42" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="21.75">
-      <c r="A43" t="inlineStr">
-[...34 lines deleted...]
-      <c r="J43" s="3"/>
+      <c r="A43" t="s">
+        <v>26</v>
+      </c>
+      <c r="C43" s="2"/>
+      <c r="D43" s="2"/>
+      <c r="E43" s="2"/>
+      <c r="F43" s="2"/>
+      <c r="G43" s="2"/>
+      <c r="H43" s="2"/>
+      <c r="I43" s="2"/>
+      <c r="J43" s="2"/>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" s="6"/>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
     </row>
     <row r="46" spans="1:10">
-      <c r="A46" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A46" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+      <c r="J48" s="7"/>
     </row>
     <row r="49" spans="1:10">
-      <c r="A49" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A49" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
+      <c r="J49" s="7"/>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
+      <c r="J50" s="7"/>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C51" s="7"/>
+      <c r="D51" s="7"/>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="7"/>
+      <c r="I51" s="7"/>
+      <c r="J51" s="7"/>
     </row>
     <row r="52" spans="1:10">
-      <c r="A52" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A52" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7"/>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="7"/>
+      <c r="I52" s="7"/>
+      <c r="J52" s="7"/>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C53" s="7"/>
+      <c r="D53" s="7"/>
+      <c r="E53" s="7"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="7"/>
+      <c r="I53" s="7"/>
+      <c r="J53" s="7"/>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="7"/>
+      <c r="I54" s="7"/>
+      <c r="J54" s="7"/>
     </row>
     <row r="55" spans="1:10">
-      <c r="A55" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A55" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C55" s="7"/>
+      <c r="D55" s="7"/>
+      <c r="E55" s="7"/>
+      <c r="F55" s="7"/>
+      <c r="G55" s="7"/>
+      <c r="H55" s="7"/>
+      <c r="I55" s="7"/>
+      <c r="J55" s="7"/>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C56" s="7"/>
+      <c r="D56" s="7"/>
+      <c r="E56" s="7"/>
+      <c r="F56" s="7"/>
+      <c r="G56" s="7"/>
+      <c r="H56" s="7"/>
+      <c r="I56" s="7"/>
+      <c r="J56" s="7"/>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B57" s="7"/>
+      <c r="C57" s="7"/>
+      <c r="D57" s="7"/>
+      <c r="E57" s="7"/>
+      <c r="F57" s="7"/>
+      <c r="G57" s="7"/>
+      <c r="H57" s="7"/>
+      <c r="I57" s="7"/>
+      <c r="J57" s="7"/>
     </row>
     <row r="58" spans="1:10">
-      <c r="A58" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A58" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C58" s="7"/>
+      <c r="D58" s="7"/>
+      <c r="E58" s="7"/>
+      <c r="F58" s="7"/>
+      <c r="G58" s="7"/>
+      <c r="H58" s="7"/>
+      <c r="I58" s="7"/>
+      <c r="J58" s="7"/>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C59" s="7"/>
+      <c r="D59" s="7"/>
+      <c r="E59" s="7"/>
+      <c r="F59" s="7"/>
+      <c r="G59" s="7"/>
+      <c r="H59" s="7"/>
+      <c r="I59" s="7"/>
+      <c r="J59" s="7"/>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C60" s="7"/>
+      <c r="D60" s="7"/>
+      <c r="E60" s="7"/>
+      <c r="F60" s="7"/>
+      <c r="G60" s="7"/>
+      <c r="H60" s="7"/>
+      <c r="I60" s="7"/>
+      <c r="J60" s="7"/>
     </row>
     <row r="61" spans="1:10">
-      <c r="A61" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A61" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B61" s="7"/>
+      <c r="C61" s="7"/>
+      <c r="D61" s="7"/>
+      <c r="E61" s="7"/>
+      <c r="F61" s="7"/>
+      <c r="G61" s="7"/>
+      <c r="H61" s="7"/>
+      <c r="I61" s="7"/>
+      <c r="J61" s="7"/>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C62" s="7"/>
+      <c r="D62" s="7"/>
+      <c r="E62" s="7"/>
+      <c r="F62" s="7"/>
+      <c r="G62" s="7"/>
+      <c r="H62" s="7"/>
+      <c r="I62" s="7"/>
+      <c r="J62" s="7"/>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C63" s="7"/>
+      <c r="D63" s="7"/>
+      <c r="E63" s="7"/>
+      <c r="F63" s="7"/>
+      <c r="G63" s="7"/>
+      <c r="H63" s="7"/>
+      <c r="I63" s="7"/>
+      <c r="J63" s="7"/>
     </row>
     <row r="64" spans="1:10">
-      <c r="A64" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A64" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C64" s="7"/>
+      <c r="D64" s="7"/>
+      <c r="E64" s="7"/>
+      <c r="F64" s="7"/>
+      <c r="G64" s="7"/>
+      <c r="H64" s="7"/>
+      <c r="I64" s="7"/>
+      <c r="J64" s="7"/>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B65" s="7"/>
+      <c r="C65" s="7"/>
+      <c r="D65" s="7"/>
+      <c r="E65" s="7"/>
+      <c r="F65" s="7"/>
+      <c r="G65" s="7"/>
+      <c r="H65" s="7"/>
+      <c r="I65" s="7"/>
+      <c r="J65" s="7"/>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C66" s="7"/>
+      <c r="D66" s="7"/>
+      <c r="E66" s="7"/>
+      <c r="F66" s="7"/>
+      <c r="G66" s="7"/>
+      <c r="H66" s="7"/>
+      <c r="I66" s="7"/>
+      <c r="J66" s="7"/>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C67" s="7"/>
+      <c r="D67" s="7"/>
+      <c r="E67" s="7"/>
+      <c r="F67" s="7"/>
+      <c r="G67" s="7"/>
+      <c r="H67" s="7"/>
+      <c r="I67" s="7"/>
+      <c r="J67" s="7"/>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C68" s="7"/>
+      <c r="D68" s="7"/>
+      <c r="E68" s="7"/>
+      <c r="F68" s="7"/>
+      <c r="G68" s="7"/>
+      <c r="H68" s="7"/>
+      <c r="I68" s="7"/>
+      <c r="J68" s="7"/>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B69" s="7"/>
+      <c r="C69" s="7"/>
+      <c r="D69" s="7"/>
+      <c r="E69" s="7"/>
+      <c r="F69" s="7"/>
+      <c r="G69" s="7"/>
+      <c r="H69" s="7"/>
+      <c r="I69" s="7"/>
+      <c r="J69" s="7"/>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B70" s="7"/>
+      <c r="C70" s="7"/>
+      <c r="D70" s="7"/>
+      <c r="E70" s="7"/>
+      <c r="F70" s="7"/>
+      <c r="G70" s="7"/>
+      <c r="H70" s="7"/>
+      <c r="I70" s="7"/>
+      <c r="J70" s="7"/>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B71" s="7"/>
+      <c r="C71" s="7"/>
+      <c r="D71" s="7"/>
+      <c r="E71" s="7"/>
+      <c r="F71" s="7"/>
+      <c r="G71" s="7"/>
+      <c r="H71" s="7"/>
+      <c r="I71" s="7"/>
+      <c r="J71" s="7"/>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C72" s="7"/>
+      <c r="D72" s="7"/>
+      <c r="E72" s="7"/>
+      <c r="F72" s="7"/>
+      <c r="G72" s="7"/>
+      <c r="H72" s="7"/>
+      <c r="I72" s="7"/>
+      <c r="J72" s="7"/>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C73" s="7"/>
+      <c r="D73" s="7"/>
+      <c r="E73" s="7"/>
+      <c r="F73" s="7"/>
+      <c r="G73" s="7"/>
+      <c r="H73" s="7"/>
+      <c r="I73" s="7"/>
+      <c r="J73" s="7"/>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C74" s="7"/>
+      <c r="D74" s="7"/>
+      <c r="E74" s="7"/>
+      <c r="F74" s="7"/>
+      <c r="G74" s="7"/>
+      <c r="H74" s="7"/>
+      <c r="I74" s="7"/>
+      <c r="J74" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A4:J4"/>
     <mergeCell ref="A5:J5"/>
     <mergeCell ref="A6:J6"/>
     <mergeCell ref="A7:J7"/>
     <mergeCell ref="A8:J8"/>
     <mergeCell ref="C10:J10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="A13:A17"/>
     <mergeCell ref="A18:A22"/>
     <mergeCell ref="A23:A27"/>
     <mergeCell ref="A28:A32"/>
     <mergeCell ref="A33:A37"/>
     <mergeCell ref="A38:A42"/>
     <mergeCell ref="A43:J43"/>
-    <mergeCell ref="A46:J46"/>
-[...12 lines deleted...]
-    <mergeCell ref="A65:J65"/>
+    <mergeCell ref="A44:J44"/>
+    <mergeCell ref="B45:J45"/>
+    <mergeCell ref="B46:J46"/>
+    <mergeCell ref="B47:J47"/>
+    <mergeCell ref="B48:J48"/>
+    <mergeCell ref="B49:J49"/>
+    <mergeCell ref="B50:J50"/>
+    <mergeCell ref="B51:J51"/>
+    <mergeCell ref="B52:J52"/>
+    <mergeCell ref="B53:J53"/>
+    <mergeCell ref="B54:J54"/>
+    <mergeCell ref="B55:J55"/>
+    <mergeCell ref="B56:J56"/>
+    <mergeCell ref="B57:J57"/>
+    <mergeCell ref="B58:J58"/>
+    <mergeCell ref="B59:J59"/>
+    <mergeCell ref="B60:J60"/>
+    <mergeCell ref="B61:J61"/>
+    <mergeCell ref="B62:J62"/>
+    <mergeCell ref="B63:J63"/>
+    <mergeCell ref="B64:J64"/>
+    <mergeCell ref="B65:J65"/>
+    <mergeCell ref="B66:J66"/>
+    <mergeCell ref="B67:J67"/>
+    <mergeCell ref="B68:J68"/>
+    <mergeCell ref="B69:J69"/>
+    <mergeCell ref="B70:J70"/>
+    <mergeCell ref="B71:J71"/>
+    <mergeCell ref="B72:J72"/>
+    <mergeCell ref="B73:J73"/>
+    <mergeCell ref="B74:J74"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>