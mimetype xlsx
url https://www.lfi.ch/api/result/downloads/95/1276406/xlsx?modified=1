--- v1 (2026-09-23)
+++ v2 (2026-09-24)
@@ -14,253 +14,253 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>LFI5</t>
-[...41 lines deleted...]
-    <t>Verjüngungsart</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>forest area</t>
+  </si>
+  <si>
+    <t>altitudinal vegetation belts (NaiS, 3 classes) · stand relevant for regeneration · type of regeneration</t>
+  </si>
+  <si>
+    <t>regional demarcation: canton</t>
+  </si>
+  <si>
+    <t>unit: 1000 ha</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest NFI4/NFI5</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>altitudinal vegetation belts (NaiS, 3 classes)</t>
+  </si>
+  <si>
+    <t>subalpine</t>
+  </si>
+  <si>
+    <t>montane</t>
+  </si>
+  <si>
+    <t>hyperinsubric, colline, submontane</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>stand relevant for regeneration</t>
+  </si>
+  <si>
+    <t>type of regeneration</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>natürlich</t>
-[...20 lines deleted...]
-    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+    <t>natural</t>
+  </si>
+  <si>
+    <t>artificial (planting)</t>
+  </si>
+  <si>
+    <t>mixed</t>
+  </si>
+  <si>
+    <t>young growth/thicket</t>
+  </si>
+  <si>
+    <t>regeneration under shelter</t>
+  </si>
+  <si>
+    <t>selection type high forest</t>
+  </si>
+  <si>
+    <t>no stand relevant for regeneration</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
-[...20 lines deleted...]
-Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest NFI4/NFI5 [2282]
+Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>canton [KTBSL, 827], ausgeblendet
+Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Waldfläche [44], ha
-Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>forest area [44], ha
+All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 25.05.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: 1000, Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>NaiS-Vegetationshöhenstufen (3 Klassen) [NAISHSTKOMB3KL, 2668]
-Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf drei Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in sechs Klassen (NAISHSTKOMB6KL) dar, indem die Klassen «hyperinsubrisch und kollin» und «submontan» zur Klasse «hyperinsubrisch, kollin, submontan», die Stufen «unter- und obermontan» und «hochmontan» zur Stufe «montan» und die Stufen «subalpin» und «obersubalpin» zur Stufe «subalpin» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021).</t>
+    <t>altitudinal vegetation belts (NaiS, 3 classes) [NAISHSTKOMB3KL, 2668]
+Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005), reduced to three classes. The variable represents a simplification of the NaiS altititudinal vegetation belts in six classes (NAISHSTKOMB6KL) in which the class «hyperinsubric and colline» is mearged with «submontane» to form the class «hyperinsubric, colline, submontane», the class «lower and upper montane» with «high montane» to form the class «montane» and the class «subalpine» with «upper subalpine» to form the class «subalpine». The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021).</t>
   </si>
   <si>
     <t>gerechnet am 13.05.2024 08:02:57</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>subalpin, montan, hyperinsubrisch, kollin, submontan, Total</t>
+    <t>subalpine, montane, hyperinsubric, colline, submontane, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 2: </t>
   </si>
   <si>
-    <t>verjüngungsrelevanter Bestand [VERYBEST, 757]
-Bestände, in denen die vorhandene Verjüngung eine grosse Bedeutung hat, weil sie höchstwahrscheinlich den zukünftigen Hauptbestand bilden wird. Im LFI werden darunter die Entwicklungsstufe Jungwuchs/Dickung, die Verjüngung unter Schirm und der Waldtyp plenterartiger Hochwald verstanden. Grundlage: Feldaufnahme (MID 261: Entwicklungsstufe, MID 433: Waldbauliche Beurteilung, MID 267: Bestandesstruktur); Forstdienstbefragung (MID 611: Art alle Eingriffe seit Referenzdatum)</t>
+    <t>stand relevant for regeneration [VERYBEST, 757]
+Stand in which the existing regeneration is very important because it is most likely to form the future main stand. In NFI, this is understood to mean the development stage young growth/thicket, regeneration under shelterwood and selection-type high forest. Reference: Field Survey (MID 261: Entwicklungsstufe, MID 433: Waldbauliche Beurteilung, MID 267: Bestandesstruktur); Forstdienstbefragung (MID 611: Art alle Eingriffe seit Referenzdatum)</t>
   </si>
   <si>
     <t>gerechnet am 20.03.2024 09:27:19</t>
   </si>
   <si>
-    <t>keine Angabe, Jungwuchs/Dickung, Verjüngung unter Schirm, plenterartiger Hochwald, kein verjüngungsrelevanter Bestand, Total</t>
+    <t>n/a, young growth/thicket, regeneration under shelter, selection type high forest, no stand relevant for regeneration, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 3: </t>
   </si>
   <si>
-    <t>Verjüngungsart [VERJART, 320]
-Art der Bestandesbegründung, wobei zwischen natürlicher und künstlicher Verjüngung unterschieden wird. Grundlage: Feldaufnahme (MID 275: Verjüngungsart)</t>
+    <t>type of regeneration [VERJART, 320]
+Type of stand establishment, with natural and artificial regeneration distinguished. Reference: Field Survey (MID 275: Verjüngungsart)</t>
   </si>
   <si>
     <t>gerechnet am 19.03.2024 18:03:05</t>
   </si>
   <si>
-    <t>keine Angabe, natürlich, künstlich (Pflanzung), gemischt, Total</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Übrige: </t>
+    <t>n/a, natural, artificial (planting), mixed, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">other: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>