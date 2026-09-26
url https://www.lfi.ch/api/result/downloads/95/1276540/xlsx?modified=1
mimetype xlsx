--- v0 (2026-09-24)
+++ v1 (2026-09-26)
@@ -14,75 +14,75 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>LFI5</t>
-[...23 lines deleted...]
-    <t>Kanton</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>forest area</t>
+  </si>
+  <si>
+    <t>dominant diameter at breast height (standing-living - in 8 classes)</t>
+  </si>
+  <si>
+    <t>regional demarcation: canton</t>
+  </si>
+  <si>
+    <t>unit: %, column total</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest NFI1-NFI5</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -116,197 +116,197 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>12-20 cm</t>
   </si>
   <si>
     <t>21-30 cm</t>
   </si>
   <si>
     <t>31-40 cm</t>
   </si>
   <si>
     <t>41-50 cm</t>
   </si>
   <si>
     <t>51-60 cm</t>
   </si>
   <si>
     <t>61-70 cm</t>
   </si>
   <si>
     <t>71-80 cm</t>
   </si>
   <si>
     <t>&gt;80 cm</t>
   </si>
   <si>
-    <t>Total</t>
-[...2 lines deleted...]
-    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
-[...20 lines deleted...]
-Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest NFI1-NFI5 [2382]
+Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>canton [KTBSL, 827]
+Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Waldfläche [44], ha
-Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>forest area [44], ha
+All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 25.05.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>absolut [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
-    <t>Spaltentotal [3]</t>
+    <t>column total [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>dominanter Brusthöhendurchmesser (stehend-lebend; 8 Klassen) [DDOMKLA8, 1316]
-Brusthöhendurchmesser (BHD) der 100 stärksten stehenden lebenden Bäume und Sträucher ab 12 cm BHD pro Hektare in acht Klassen. Grundlage: Feldaufnahme (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>dominant diameter at breast height (standing-living - in 8 classes) [DDOMKLA8, 1316]
+Diameter at breast height (dbh) of the 100 largest (thickest) standing living trees and shrubs ≥12 cm dbh per hectare – in eight classes. Reference: Field Survey (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <t>gerechnet am 20.03.2024 09:28:30</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>keine Angabe, 12-20 cm, 21-30 cm, 31-40 cm, 41-50 cm, 51-60 cm, 61-70 cm, 71-80 cm, &gt;80 cm, Total</t>
+    <t>n/a, 12-20 cm, 21-30 cm, 31-40 cm, 41-50 cm, 51-60 cm, 61-70 cm, 71-80 cm, &gt;80 cm, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">Übrige: </t>
+    <t xml:space="preserve">other: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -739,52 +739,52 @@
     <col min="27" max="27" width="6" customWidth="true" style="0"/>
     <col min="28" max="28" width="6" customWidth="true" style="0"/>
     <col min="29" max="29" width="5" customWidth="true" style="0"/>
     <col min="30" max="30" width="6" customWidth="true" style="0"/>
     <col min="31" max="31" width="5" customWidth="true" style="0"/>
     <col min="32" max="32" width="6" customWidth="true" style="0"/>
     <col min="33" max="33" width="5" customWidth="true" style="0"/>
     <col min="34" max="34" width="6" customWidth="true" style="0"/>
     <col min="35" max="35" width="5" customWidth="true" style="0"/>
     <col min="36" max="36" width="6" customWidth="true" style="0"/>
     <col min="37" max="37" width="5" customWidth="true" style="0"/>
     <col min="38" max="38" width="6" customWidth="true" style="0"/>
     <col min="39" max="39" width="5" customWidth="true" style="0"/>
     <col min="40" max="40" width="6" customWidth="true" style="0"/>
     <col min="41" max="41" width="5" customWidth="true" style="0"/>
     <col min="42" max="42" width="6" customWidth="true" style="0"/>
     <col min="43" max="43" width="5" customWidth="true" style="0"/>
     <col min="44" max="44" width="6" customWidth="true" style="0"/>
     <col min="45" max="45" width="5" customWidth="true" style="0"/>
     <col min="46" max="46" width="6" customWidth="true" style="0"/>
     <col min="47" max="47" width="5" customWidth="true" style="0"/>
     <col min="48" max="48" width="6" customWidth="true" style="0"/>
     <col min="49" max="49" width="6" customWidth="true" style="0"/>
     <col min="50" max="50" width="6" customWidth="true" style="0"/>
     <col min="51" max="51" width="5" customWidth="true" style="0"/>
-    <col min="52" max="52" width="6" customWidth="true" style="0"/>
-    <col min="53" max="53" width="6" customWidth="true" style="0"/>
+    <col min="52" max="52" width="8" customWidth="true" style="0"/>
+    <col min="53" max="53" width="8" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:53">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:53">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:53">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:53">
       <c r="A5" t="s">
         <v>4</v>