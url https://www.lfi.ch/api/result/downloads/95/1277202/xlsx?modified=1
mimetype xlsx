--- v0 (2026-01-11)
+++ v1 (2026-07-25)
@@ -14,397 +14,397 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>tipo di bosco (3 classi) · esposizione (5 classi)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Waldtyp (3 Klassen) · Exposition (5 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, subtotale</t>
+      <t xml:space="preserve">: %, Zwischentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco IFN4/IFN5</t>
+      <t xml:space="preserve">: Wald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...29 lines deleted...]
-    <t>esposizione (5 classi)</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Waldtyp (3 Klassen)</t>
+  </si>
+  <si>
+    <t>Exposition (5 Klassen)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>indeterminata</t>
+    <t>unbestimmt</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
-    <t>E</t>
+    <t>O</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
-    <t>O</t>
-[...11 lines deleted...]
-    <t>arbusteti</t>
+    <t>W</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t>unzugänglicher Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gebüschwald </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1277202/458952</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tipo di bosco (3 classi)</t>
+      <t xml:space="preserve">Waldtyp (3 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1323</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione del bosco in base alla decisione di bosco e all'accessibilità nelle tre classi «bosco accessibile esclusi gli arbusteti», «bosco inaccessibile esclusi gli arbusteti» e «arbusteti».</t>
+    <t>Einteilung des Waldes aufgrund des Waldentscheids und der Zugänglichkeit in die drei Klassen «zugänglicher Wald ohne Gebüschwald», «unzugänglicher Wald ohne Gebüschwald» und «Gebüschwald».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">esposizione (5 classi)</t>
+      <t xml:space="preserve">Exposition (5 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1033</t>
     </r>
   </si>
   <si>
-    <t>Esposizione secondo le seguenti cinque classi: nord, est, sud, ovest e indeterminata. «Indeterminata» significa che la superficie ha una pendenza ≤10%. Fonte: rilievo sul terreno (MID 191: Azimut der Exposition)</t>
+    <t>Exposition gemäss folgenden fünf Klassen: Nord, Ost, Süd, West und unbestimmt. «Unbestimmt» bedeutet, dass die Hangneigung ≤10% beträgt. Grundlage: Feldaufnahme (MID 191: Azimut der Exposition)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco IFN4/IFN5</t>
+      <t xml:space="preserve">Wald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2604</t>
     </r>
   </si>
   <si>
-    <t>Area che soddisfa la definizione di bosco dell'IFN sia nell'IFN4 (2009-2017) che nell'IFN5 (2018-2026), ossia che è «bosco esclusi gli arbusteti» o «arbusteto».</t>
+    <t>Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) die Walddefinition des LFI erfüllte (also «Wald ohne Gebüschwald» oder «Gebüschwald» war).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -756,51 +756,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="51.845" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="29.279" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
@@ -2619,270 +2619,270 @@
         <v>100.0</v>
       </c>
       <c r="N47" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O47" s="6">
         <v>100.0</v>
       </c>
       <c r="P47" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:16" customHeight="1" ht="21.75">
       <c r="A48" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1277202/458952</t>
           </r>
         </is>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="J48" s="3"/>
       <c r="K48" s="3"/>
       <c r="L48" s="3"/>
       <c r="M48" s="3"/>
       <c r="N48" s="3"/>
       <c r="O48" s="3"/>
       <c r="P48" s="3"/>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:16" customHeight="1" ht="29">
       <c r="A52" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tipo di bosco (3 classi)</t>
+            <t xml:space="preserve">Waldtyp (3 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1323</t>
           </r>
         </is>
       </c>
     </row>
     <row r="55" spans="1:16" customHeight="1" ht="29">
       <c r="A55" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">esposizione (5 classi)</t>
+            <t xml:space="preserve">Exposition (5 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1033</t>
           </r>
         </is>
       </c>
     </row>
     <row r="58" spans="1:16" customHeight="1" ht="29">
       <c r="A58" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="61" spans="1:16" customHeight="1" ht="29">
       <c r="A61" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco IFN4/IFN5</t>
+            <t xml:space="preserve">Wald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2604</t>
           </r>
         </is>
       </c>
     </row>
     <row r="64" spans="1:16" customHeight="1" ht="29">
       <c r="A64" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="67" spans="1:16" customHeight="1" ht="29">
       <c r="A67" s="1" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>