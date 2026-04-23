--- v1 (2026-01-23)
+++ v2 (2026-04-23)
@@ -17,394 +17,394 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>area basimetrica</t>
-[...2 lines deleted...]
-    <t>bosco di protezione contro processi idrologici nei torrenti (2022) · fasce vegetazionali NaiS (6 classi)</t>
+    <t>surface terrière</t>
+  </si>
+  <si>
+    <t>forêt de protection contre des processus liés aux cours d'eau (2022) · étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...29 lines deleted...]
-    <t>fasce vegetazionali NaiS (6 classi)</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>forêt de protection contre des processus liés aux cours d'eau (2022)</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpina superiore</t>
-[...23 lines deleted...]
-    <t>all'esterno</t>
+    <t>subalpin supérieur</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard inférieur et supérieur</t>
+  </si>
+  <si>
+    <t>submontagnard</t>
+  </si>
+  <si>
+    <t>hyperinsubrique et collinéen</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>à l'interieur</t>
+  </si>
+  <si>
+    <t>à l'extérieur</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1280262/462012</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">area basimetrica</t>
+      <t xml:space="preserve">surface terrière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Somma delle sezioni trasversali a 1,3 m di altezza di tutti gli alberi arbusti vivi (in piedi e a terra) con un diametro a petto d'uomo (DPU) di almeno 12 cm.</t>
+    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco di protezione contro processi idrologici nei torrenti (2022)</t>
+      <t xml:space="preserve">forêt de protection contre des processus liés aux cours d'eau (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2643</t>
     </r>
   </si>
   <si>
-    <t>Superficie all'interno/all'esterno del bosco di protezione contro processi idrologici nei torrenti, che i Cantoni hanno definito in base ai criteri armonizzati di SilvaProtect-CH nell'anno 2022. Fonte: dati GIS dell'UFAM, 2022.</t>
+    <t>Zone située à l'intérieur/à l'extérieur d'une forêt de protection contre les processus liés aux cours d'eau délimitée en 2022 par les cantons selon les critères harmonisés de SilvaProtect-CH. Source: données SIG de l'OFEV, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
+      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005), ridotto a sei classi. Questa variabile rappresenta una semplificazione delle fasce vegetazionali NaiS in dieci classi (NAISHSTKOMB), per cui le classi «iperinsubrica», «collinare» e «collinare con faggio» vengono riunite nella classe «iperinsubrica e collinare», mentre le fasce «montana inferiore», «montana superiore» e «montana inferiore/superiore» vengono riunite nella classe «montana inferiore e superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -756,52 +756,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="81.266" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="83.551" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -2473,270 +2473,270 @@
         <v>30.2</v>
       </c>
       <c r="N44" s="6">
         <v>4</v>
       </c>
       <c r="O44" s="6">
         <v>31.1</v>
       </c>
       <c r="P44" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16" customHeight="1" ht="21.75">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1280262/462012</t>
           </r>
         </is>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3"/>
       <c r="K45" s="3"/>
       <c r="L45" s="3"/>
       <c r="M45" s="3"/>
       <c r="N45" s="3"/>
       <c r="O45" s="3"/>
       <c r="P45" s="3"/>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">area basimetrica</t>
+            <t xml:space="preserve">surface terrière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:16" customHeight="1" ht="29">
       <c r="A49" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco di protezione contro processi idrologici nei torrenti (2022)</t>
+            <t xml:space="preserve">forêt de protection contre des processus liés aux cours d'eau (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2643</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:16" customHeight="1" ht="29">
       <c r="A52" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
+            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="55" spans="1:16" customHeight="1" ht="29">
       <c r="A55" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="58" spans="1:16" customHeight="1" ht="29">
       <c r="A58" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="61" spans="1:16" customHeight="1" ht="29">
       <c r="A61" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="64" spans="1:16" customHeight="1" ht="29">
       <c r="A64" s="1" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>