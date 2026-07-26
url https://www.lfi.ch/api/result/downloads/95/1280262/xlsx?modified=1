--- v2 (2026-04-23)
+++ v3 (2026-07-26)
@@ -14,397 +14,397 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>forêt de protection contre des processus liés aux cours d'eau (2022) · étages de végétation NaiS (6 classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Basalfläche</t>
+  </si>
+  <si>
+    <t>Schutzwald gegen Gerinneprozesse (2022) · NaiS-Vegetationshöhenstufen (6 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: région de forêt protectrice</t>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...29 lines deleted...]
-    <t>étages de végétation NaiS (6 classes)</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Schutzwald gegen Gerinneprozesse (2022)</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpin supérieur</t>
+    <t>obersubalpin</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>haut-montagnard</t>
-[...17 lines deleted...]
-    <t>à l'extérieur</t>
+    <t>hochmontan</t>
+  </si>
+  <si>
+    <t>unter- und obermontan</t>
+  </si>
+  <si>
+    <t>submontan</t>
+  </si>
+  <si>
+    <t>hyperinsubrisch und kollin</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>innerhalb</t>
+  </si>
+  <si>
+    <t>ausserhalb</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1280262/462012</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface terrière</t>
+      <t xml:space="preserve">Basalfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
+    <t>Summe der Stammquerschnittsflächen in 1,3 m Höhe (BHD-Messstelle) aller lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Synonym für Basalfläche: Grundfläche.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt de protection contre des processus liés aux cours d'eau (2022)</t>
+      <t xml:space="preserve">Schutzwald gegen Gerinneprozesse (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2643</t>
     </r>
   </si>
   <si>
-    <t>Zone située à l'intérieur/à l'extérieur d'une forêt de protection contre les processus liés aux cours d'eau délimitée en 2022 par les cantons selon les critères harmonisés de SilvaProtect-CH. Source: données SIG de l'OFEV, 2022</t>
+    <t>Fläche innerhalb/ausserhalb des Schutzwalds gegen Gerinneprozesse, den die Kantone nach den harmonisierten Kriterien von SilvaProtect-CH im Jahr 2022 ausgeschieden hatten. Grundlage: GIS-Daten BAFU, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
+    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de forêt protectrice</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -756,52 +756,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="83.551" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -2473,270 +2473,270 @@
         <v>30.2</v>
       </c>
       <c r="N44" s="6">
         <v>4</v>
       </c>
       <c r="O44" s="6">
         <v>31.1</v>
       </c>
       <c r="P44" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16" customHeight="1" ht="21.75">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1280262/462012</t>
           </r>
         </is>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3"/>
       <c r="K45" s="3"/>
       <c r="L45" s="3"/>
       <c r="M45" s="3"/>
       <c r="N45" s="3"/>
       <c r="O45" s="3"/>
       <c r="P45" s="3"/>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface terrière</t>
+            <t xml:space="preserve">Basalfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:16" customHeight="1" ht="29">
       <c r="A49" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt de protection contre des processus liés aux cours d'eau (2022)</t>
+            <t xml:space="preserve">Schutzwald gegen Gerinneprozesse (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2643</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:16" customHeight="1" ht="29">
       <c r="A52" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="55" spans="1:16" customHeight="1" ht="29">
       <c r="A55" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de forêt protectrice</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="58" spans="1:16" customHeight="1" ht="29">
       <c r="A58" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="61" spans="1:16" customHeight="1" ht="29">
       <c r="A61" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="64" spans="1:16" customHeight="1" ht="29">
       <c r="A64" s="1" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>