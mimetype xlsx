--- v0 (2026-01-23)
+++ v1 (2026-05-23)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
-    <t>IFN2–IFN3</t>
+    <t>LFI2–LFI3</t>
   </si>
   <si>
-    <t>mortalità</t>
+    <t>Mortalität</t>
   </si>
   <si>
-    <t>specie arborea (56 classi)</t>
+    <t>Baumart (56 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: Kanton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: m³/ha/anno</t>
+      <t xml:space="preserve">: m³/ha/Jahr</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN2/IFN3</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI2/LFI3</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 x 1,4 km</t>
+      <t xml:space="preserve">: 1,4-km-Netz</t>
     </r>
   </si>
   <si>
-    <t>variazione 1993/95–2004/06</t>
+    <t>Veränderung 1993/95–2004/06</t>
   </si>
   <si>
-    <t>cantone</t>
+    <t>Kanton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,99 +172,99 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>m³/ha/anno</t>
+    <t>m³/ha/Jahr</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>Abies alba</t>
   </si>
   <si>
     <t>Larix decidua, Larix kaempferi</t>
   </si>
   <si>
     <t>Picea abies</t>
   </si>
   <si>
     <t>Pinus cembra</t>
   </si>
   <si>
     <t>Pinus mugo subsp. uncinata</t>
   </si>
   <si>
     <t>Pinus mugo subsp. mugo</t>
   </si>
   <si>
     <t>Pinus nigra</t>
   </si>
   <si>
     <t>Pinus strobus</t>
   </si>
   <si>
     <t>Pinus sylvestris</t>
   </si>
   <si>
     <t>Pseudotsuga menziesii</t>
   </si>
   <si>
     <t>Taxus baccata</t>
   </si>
   <si>
-    <t>altre conifere</t>
+    <t>übrige Nadelbäume</t>
   </si>
   <si>
     <t>Acer campestre</t>
   </si>
   <si>
     <t>Acer opalus</t>
   </si>
   <si>
     <t>Acer platanoides</t>
   </si>
   <si>
     <t>Acer pseudoplatanus</t>
   </si>
   <si>
     <t>Aesculus hippocastanum</t>
   </si>
   <si>
     <t>Alnus glutinosa</t>
   </si>
   <si>
     <t>Alnus incana</t>
   </si>
   <si>
     <t>Alnus viridis</t>
   </si>
@@ -289,288 +289,288 @@
   <si>
     <t>Fraxinus ornus</t>
   </si>
   <si>
     <t>Ilex aquifolium</t>
   </si>
   <si>
     <t>Juglans regia</t>
   </si>
   <si>
     <t>Laburnum anagyroides</t>
   </si>
   <si>
     <t>Malus sylvestris</t>
   </si>
   <si>
     <t>Ostrya carpinifolia</t>
   </si>
   <si>
     <t>Populus alba, Populus x canescens</t>
   </si>
   <si>
     <t>Populus nigra s.l.</t>
   </si>
   <si>
-    <t>Populus (altr)</t>
+    <t>Populus (übrige)</t>
   </si>
   <si>
     <t>Populus tremula</t>
   </si>
   <si>
     <t>Prunus avium</t>
   </si>
   <si>
     <t>Prunus padus</t>
   </si>
   <si>
     <t>Pyrus communis, Pyrus pyraster</t>
   </si>
   <si>
     <t>Quercus cerris</t>
   </si>
   <si>
     <t>Quercus petraea</t>
   </si>
   <si>
     <t>Quercus pubescens</t>
   </si>
   <si>
     <t>Quercus robur</t>
   </si>
   <si>
     <t>Quercus rubra</t>
   </si>
   <si>
     <t>Robinia pseudoacacia</t>
   </si>
   <si>
-    <t>Salix (altri)</t>
+    <t>Salix (übrige)</t>
   </si>
   <si>
     <t>Sorbus aria</t>
   </si>
   <si>
     <t>Sorbus aucuparia</t>
   </si>
   <si>
     <t>Sorbus torminalis</t>
   </si>
   <si>
     <t>Tilia cordata</t>
   </si>
   <si>
     <t>Tilia platyphyllos</t>
   </si>
   <si>
     <t>Ulmus glabra</t>
   </si>
   <si>
     <t>Ulmus minor</t>
   </si>
   <si>
-    <t>altre latifoglie</t>
+    <t>übrige Laubbäume</t>
   </si>
   <si>
-    <t>altre arbusti</t>
+    <t>übrige Sträucher</t>
   </si>
   <si>
-    <t>non determinabile</t>
+    <t>nicht bestimmbar</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1281211/462961</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">mortalità</t>
+      <t xml:space="preserve">Mortalität</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #16</t>
     </r>
   </si>
   <si>
-    <t>Volume di legno del fusto con corteccia di tutti gli alberi e arbusti con un diametro a petto d'uomo (DPU) di almeno 12 cm che, tra due inventari successivi, sono morti per cause naturali (ad es. tempesta di vento o insetti) o sono scomparsi (ad es. in seguito a valanghe), ma che non sono stati utilizzati nel quadro di interventi selvicolturali. La mortalità è la somma degli alberi scomparsi naturalmente e della mortalità rimanente.</t>
+    <t>Schaftholzvolumen in Rinde aller Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), die zwischen zwei Inventuren abgestorben (z.B. durch Windwurf oder Insekten) oder verschwunden sind (z.B. durch Lawinen), aber nicht forstlich genutzt wurden. Die Mortalität ist die Summe von natürlichen Abgängen und im Bestand verbleibender Mortalität.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">specie arborea (56 classi)</t>
+      <t xml:space="preserve">Baumart (56 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2207</t>
     </r>
   </si>
   <si>
-    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) in 56 classi. Le specie (gruppi di specie) non esplicitamente elencate sono riportate nelle classi «altre conifere», «altre latifoglie» e «altri arbusti». Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in 56 Klassen. Die nicht explizit aufgeführten Arten(gruppen) sind in den Klassen «übrige Nadelbäume», übrige Laubbäume» und «übrige Sträucher» zusammengefasst. Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">Kanton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN2/IFN3</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI2/LFI3</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #533</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN2 (1993-1995) sia nell'IFN3 (2004-2006), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der sowohl im LFI2 (1993-1995) als auch im LFI3 (2004-2006) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
+      <t xml:space="preserve">1,4-km-Netz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #410</t>
     </r>
   </si>
   <si>
-    <t>Reticolo di campionamento dell'IFN a maglia quadrata con una distanza di 1,4 km. Il reticolo 1,4 x 1,4 km rappresenta il reticolo terrestre comune a tutti gli inventari fin'ora eseguiti, per cui viene denominato come reticolo di base.</t>
+    <t>Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -10693,51 +10693,51 @@
         <v>1.5</v>
       </c>
       <c r="AY70" s="6">
         <v>18</v>
       </c>
       <c r="AZ70" s="6">
         <v>1.7</v>
       </c>
       <c r="BA70" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="71" spans="1:53" customHeight="1" ht="21.75">
       <c r="A71" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1281211/462961</t>
           </r>
         </is>
       </c>
       <c r="B71" s="3"/>
       <c r="C71" s="3"/>
       <c r="D71" s="3"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="3"/>
       <c r="H71" s="3"/>
       <c r="I71" s="3"/>
       <c r="J71" s="3"/>
       <c r="K71" s="3"/>
@@ -10775,191 +10775,191 @@
       <c r="AQ71" s="3"/>
       <c r="AR71" s="3"/>
       <c r="AS71" s="3"/>
       <c r="AT71" s="3"/>
       <c r="AU71" s="3"/>
       <c r="AV71" s="3"/>
       <c r="AW71" s="3"/>
       <c r="AX71" s="3"/>
       <c r="AY71" s="3"/>
       <c r="AZ71" s="3"/>
       <c r="BA71" s="3"/>
     </row>
     <row r="74" spans="1:53">
       <c r="A74" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">mortalità</t>
+            <t xml:space="preserve">Mortalität</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #16</t>
           </r>
         </is>
       </c>
     </row>
     <row r="75" spans="1:53" customHeight="1" ht="29">
       <c r="A75" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="77" spans="1:53">
       <c r="A77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">specie arborea (56 classi)</t>
+            <t xml:space="preserve">Baumart (56 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2207</t>
           </r>
         </is>
       </c>
     </row>
     <row r="78" spans="1:53" customHeight="1" ht="29">
       <c r="A78" s="1" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:53">
       <c r="A80" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">Kanton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="81" spans="1:53" customHeight="1" ht="29">
       <c r="A81" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="83" spans="1:53">
       <c r="A83" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN2/IFN3</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI2/LFI3</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #533</t>
           </r>
         </is>
       </c>
     </row>
     <row r="84" spans="1:53" customHeight="1" ht="29">
       <c r="A84" s="1" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="86" spans="1:53">
       <c r="A86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
+            <t xml:space="preserve">1,4-km-Netz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #410</t>
           </r>
         </is>
       </c>
     </row>
     <row r="87" spans="1:53" customHeight="1" ht="29">
       <c r="A87" s="1" t="s">
         <v>106</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>